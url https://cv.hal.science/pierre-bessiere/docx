--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bessiere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences - Artificielles et insensées OU naturelles et ignorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2025, 978-2-7598-3829-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Ahuactzin-Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.380, 2013, 9781439880326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference and maximum Entropy Methods in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.499, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer, pp.378, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer simulations of coupled idiosyncrasies in speech perception and speech production with COSMO, a perceptuo-motor Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.e0210302. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0210302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyrmion Gas Manipulation for Probabilistic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Von Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalyzing neurocognitive data on the role of the motor system in speech perception within COSMO, a Bayesian perceptuo-motor model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complementary roles of auditory and motor information evaluated in a Bayesian perceptuo-motor model of speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (5), pp.572-602. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Enhancement for Stochastic Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge S Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference With Muller C-Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.895 - 904. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2546064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology in the mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient Bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Stochastic Machines Dedicated to Approximate Bayesian inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphä El Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2609926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell signaling as a probabilistic computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles probabilistes formels pour problèmes cognitifs usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles approches en robotique cognitive, 65 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Bayesian modeling for RTS games: an application to StarCraft AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2015.2487743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO (“Communicating about Objects using Sensory–Motor Operations”): A Bayesian modeling framework for studying speech communication and the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.5-41. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial memory of paths using circular probability distributions: Theoretical properties, navigation strategies and orientation cue combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.219-257. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2012.756490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate, yes, but what and how? A computational approach of perceptuo-motor fusion in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption risk analysis using semi-supervised naïve Bayes classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRIS.2013.058768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7-8), pp.1240-1263. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Active Artificial Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castelo-Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la parole : Aspects historiques et épistémologiques d'une nouvelle réarticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Granat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.15-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception Computational Model: Interaction of Production and Recognition of Cursive Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20387. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common bayesian models for common cognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-010-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The probabilistic cell: implementation of a probabilistic inference by the biochemical mechanisms of phototransduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning of Bayesian sensorimotor models: from low-level behaviours to large-scale structure of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091003682561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian models of eye movement selection with retinotopic maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (3), pp.203-14. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-009-0292-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified probabilistic model of the perception of three-dimensional structure from optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.132--154. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-007-0183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models of Mentalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Grave de Peralta Menedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Achaïbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sare Gonzalez Andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in ProBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21/3, pp.295-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a talking baby robot A contribution to the study of speech acquisition and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.253-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique de la parole, ou comment modéliser la communication par gestes orofaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.329--352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Video Game Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47, 47, pp.177--185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Robot Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.49--79. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:AURO.0000008671.38949.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation bayésienne des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, 18 (2), pp.261--298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour décider, mieux vaut parier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 350, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Implementation of a Bayesian CAD Modeler for Robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, N.1, pp 45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation versus Description (I) : Proposition pour une théorie probabiliste des systèmes cognitifs sensori-moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26-27, pp 257-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.295-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation ou Description (II) : Fondements mathématiques de l'approche F+D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26-27, p. 313-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITHME GÉNÉTIQUE PARALLÈLE POUR L'OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15 (8), pp.1105-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements mathématiques de l'algorithme &amp;quot;Fil d'Ariane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.132--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the super node parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 24 (4), pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d’un signal électrique aléatoire et architecture associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FRANCE n° 16 00791. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine stochastique modulaire et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 16 01463. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprocesseur parallèle stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: European Patent N=EP1556102. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE D'ASSISTANCE A LA CONDUITE D'UN VEHICULE ET DISPOSITIF ASSOCIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2890773 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la valeur à donner à différents paramètres d'un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP1387232 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans l'inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation et Prédiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz et Jean-Luc Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEXITÉ-SIMPLEXITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.125 - 130, 2014, 9782722603301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness of Road Scene Participants for Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Petrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Spinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Triebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azim Eskandarian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1383-1432, 2012, 978-0-85729-085-4. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-085-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of articulatory-acoustic systems from deictic interaction games in a &amp;quot;vocalize to localize&amp;quot; framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Vilain and Jean-Luc Schwartz and Christian Abry and Jacques Vauclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primate communication and human language: Vocalisations, gestures, imitation and deixis in humans and non-humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Co., pp.193-220, 2011, Advances in Interaction Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.19-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Maps: probabilistic and hierarchical models for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, Pierre and Laugier, Christian and Siegwart, Roland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.153--175, 2008, Springer Tracts in Advanced Robotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAD: A Bayesian CAD System for Geometric Problems Specification and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.205-231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modelling of Perception of Structure from Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.301-328, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Approach to Action Selection and Attention Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cavalcante Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.177-201, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Talking Baby Robot: A Contribution to the Study of Speech Acquisition and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.329-357, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to Train Your Video Game Avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.263-276, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability as an Alternative to Logic for Rational Sensory–Motor Reasoning and Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.3-18, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling and Reasoning for Real World Robotics: Basics and Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embodied Artificial Intelligence Int. Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3139, Springer-Verlag, pp.186--201, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des racines universelles de Meritt Ruhlen. Analyse méthodologique et évaluation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. DOMBRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions HERMES, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the SuperNode parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications on Advanced Architecture Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Press, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's Clew&amp;quot; Algorithm: Global Planning with Local Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Goldberg, D. Halperin, J.C. Latombe &amp; R. Wilson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. K. Peters, Boston, MA, USA, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating parallel genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Genetic Algorithms applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil d'Ariane : une méthode de planification générale dans les espaces continus ; Application à la planification automatique de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Scientifika, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures Notes in Computer Science 708, Geometric Reasoning for perception and action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hardware to software : designing a &amp;quot;Neurostation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to V.L.S.I. design of Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluever Academic Press, Boston, USA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE THÉORIE PROBABILISTE DES SYSTÈMES SENSORI-MOTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique. Université Joseph Fourier, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01186970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO SylPhon: A Bayesian Perceptuo-motor Model to Assess Phonological Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.3786-3790, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological learning in COSMO, a Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2017 - Joint IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptuo-motor speech units in the brain with COSMO, a Bayesian model of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Sensor Fusion with Fast and Low Power Stochastic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Idiosyncrasies in a Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor learning in a Bayesian computational model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2016 - 6th Joint IEEE International Conference Developmental Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipedal dynamic walk : Velocity Control Point and Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rose-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, a Bayesian computational model of speech communication: Assessing the role of sensory vs. motor knowledge in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sequence storage in bistable oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarch 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of perceptuo-motor processing in speech perception: learning to imitate and categorize synthetic CV syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2797-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Tactician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Games Workshop at ECAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp. 114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Complexité - Simplexité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, un modèle bayésien de la communication parlée : application à la perception des syllabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective probabilistic models of sensory-motor systems - Possible molecular implementation of probabilistic calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Random Models in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for StarCraft AI & an Example of Armies Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Adversarial Real-Time Games 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palo Alto, United States. pp 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Tactics: a Bayesian Approach to Tactical Decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.978-1-4673-1194-6/12/ 409-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk based Government Audit Planning using Naïve Bayes Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spain. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Opening Prediction in RTS Games with Application to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Programmation Bayésienne d'un modèle computationnel intégrateur permet de comparer uniformément les différentes théories cognitives de la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for RTS Units Control applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Plan Recognition in RTS Games applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Interactive Digital Entertainment Conference (AIIDE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palo Alto, United States. pp.79--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy perception-action space: a Bayesian model of eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conf. on Bayesian Methods and Maximum Entropy in Science and Engineering (MaxEnt2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3573660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling of a Human MMORPG Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international workshop on Bayesian Inference and Maximum Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception loop modeling: Application to trajectory generation and recognition using internal motor simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (Maxent 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a probabilistic inference in a photoreceptor cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosyne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Salt Sake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Error-Related Potentials Detection With A Bayesian Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International IEEE EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of sensorimotor systems: Application to handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models for Multimodal Perception of 3D Structure and Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit uncertainty for eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Binaural System for 3D Sound-Source Localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming formalism and ProBT API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming: life science modeling and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-supervised learning in the Bayesian Programming Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging probabilistic models of navigation: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.668--673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian models of sensorimotor interaction: from random exploration toward the discovery of new behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1226--1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling human spatial navigation components and their relationship using Bayesian sensori-motor schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Panagiotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the World Congress of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chalkidiki (GR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical comparison of probabilistic and biomimetic models of mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of navigation: the Bayesian Map and the Abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods and genetic algorithms for prior knowledge selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Multi-Target Tracking in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Discrete Probability Distribution Representation using a Multi-Resolution Binary Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ruhlen &amp;quot;Mother Tongue&amp;quot; Theory Meets the Null Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian Behaviours for Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of space for mobile robots: the bayesian map and the abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Reasoning with Uncertainty in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco (MX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Vocal Imitation in Infants, using a Growth Articulatory Model and Speech Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Probabilistic Models Using the Bayesian Programming Methodology as a Unifying Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IROS'03 Workshop on Robot Programming by Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Las vegas, NV (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining probabilistic models of space for mobile robots: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Advanced Robotics Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France. pp.65--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de vocalisations de bébés humains et de bébés robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes phonétiques aux proto-formes de la langue originelle. Analyse méthodologique et évaluation des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage Aix-en-Provence, France; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, 2002, Fès, Maroc. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Data Fusion in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Data Fusion Using Bayesian Programming : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrthoPilot: Vers une approche Bayésienne de la détermination des centres articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugier Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leitner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing an Elusive Target With a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic CAD system using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1597-1604 (Vol.3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian CAD system for robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for geometric uncertainties handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for robotic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEXTANT : Système EXpert Tactique Aéro-Naval en Temps actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la prise en compte des incertitudes géométriques en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeleur probabiliste pour la CAO robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings were not designed to let animals fly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Vol. 1363; p. 237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne d'interactions robot/environnement téléopérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité fonctionnelle et identité structurelle: illustration sur le développement d'un robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la calibration en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Form to Formation of Phonetic Structures: An evolutionary computing perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Reda Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contingency as a Motor for Robot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function decomposition for acquisition of direct and differential inverse models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; an illustration of a probabilistic approach to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast direct and inverse model acquisition by function decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; Algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : Acquisition probabiliste d'organisation sensori-motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation sensorielle : une approche originale de la notion de modélisation dans la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation sensorielle des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRS 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment; an application of Probability as Logic to autonomous robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape : a method for surface prevision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : expérience de modélisation quantitative des interactions fonctionnelles sensori-motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Robot/Environment Interactions Using Probabilities: the &amp;quot;Beam in the Bin&amp;quot; Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerAc'94 (From Perception to Action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage perceptif des symboles ? ... Mais au fait, a-t-on vraiment besoin des symboles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formation des symboles dans les modèles de la cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of genetic algorithm to robotics: the &amp;quot;Ariadne's Clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNAC (Ecole Polytechnique Fédérale de Lausanne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot motion planning with the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Motion Planning with the Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massively parallel implementation of the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm; From Animal to Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionisme et génération de mouvement en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du pôle Rhône-Alpes de sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parallel algorithm: performances and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical knowledge modeling in a symbolic-connectionist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sdf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.Vol. 13 - N°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a synthetic cognitive paradigm: probabilistic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic Boltzmann machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic algorithm for the graph partitioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algorithmes génétiques parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCET "Combinatoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to formal neural networks: parallel genetic implementation of a Boltzmann machine and associated robotic experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de machine abstraite pour la programmation des réseaux de neurones formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système formel et inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modèles symboliconnexionistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual machine model for Artificial Neural Network programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible paradigme synthétique pour le connexionisme: l'Inférence Probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFRAN : Système d'Aide à la Formalisation de Règles tactiques Aéro-Navales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Georgeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Lansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme simple pour représenter la connaissance dans un contexte de planification multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle dans l'industrie, à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing models of minimal swimming vehicules in vivo with microalgae phototaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. , 2015, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biochemical Probabilistic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Dynamic Scenes at Unsignalised Road Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7604, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for exact and approximate Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5797, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection For Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Probabilistic Methodology and Techniques for Artefact Conception and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4730, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bessiere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences - Artificielles et insensées OU naturelles et ignorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2025, 978-2-7598-3829-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Ahuactzin-Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.380, 2013, 9781439880326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference and maximum Entropy Methods in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.499, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer, pp.378, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer simulations of coupled idiosyncrasies in speech perception and speech production with COSMO, a perceptuo-motor Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.e0210302. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0210302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyrmion Gas Manipulation for Probabilistic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Von Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalyzing neurocognitive data on the role of the motor system in speech perception within COSMO, a Bayesian perceptuo-motor model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complementary roles of auditory and motor information evaluated in a Bayesian perceptuo-motor model of speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (5), pp.572-602. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Enhancement for Stochastic Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge S Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference With Muller C-Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.895 - 904. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2546064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology in the mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient Bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Stochastic Machines Dedicated to Approximate Bayesian inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphä El Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2609926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell signaling as a probabilistic computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles probabilistes formels pour problèmes cognitifs usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles approches en robotique cognitive, 65 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Bayesian modeling for RTS games: an application to StarCraft AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2015.2487743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO (“Communicating about Objects using Sensory–Motor Operations”): A Bayesian modeling framework for studying speech communication and the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.5-41. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial memory of paths using circular probability distributions: Theoretical properties, navigation strategies and orientation cue combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.219-257. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2012.756490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate, yes, but what and how? A computational approach of perceptuo-motor fusion in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X12002634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption risk analysis using semi-supervised naïve Bayes classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRIS.2013.058768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7-8), pp.1240-1263. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Active Artificial Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castelo-Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la parole : Aspects historiques et épistémologiques d'une nouvelle réarticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Granat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.15-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception Computational Model: Interaction of Production and Recognition of Cursive Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20387. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common bayesian models for common cognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-010-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The probabilistic cell: implementation of a probabilistic inference by the biochemical mechanisms of phototransduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning of Bayesian sensorimotor models: from low-level behaviours to large-scale structure of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091003682561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian models of eye movement selection with retinotopic maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (3), pp.203-14. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-009-0292-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified probabilistic model of the perception of three-dimensional structure from optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.132--154. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-007-0183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models of Mentalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Grave de Peralta Menedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Achaïbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sare Gonzalez Andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in ProBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21/3, pp.295-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a talking baby robot A contribution to the study of speech acquisition and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.253-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique de la parole, ou comment modéliser la communication par gestes orofaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.329--352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Video Game Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47, 47, pp.177--185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Robot Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.49--79. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:AURO.0000008671.38949.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation bayésienne des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, 18 (2), pp.261--298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour décider, mieux vaut parier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 350, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Implementation of a Bayesian CAD Modeler for Robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, N.1, pp 45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation versus Description (I) : Proposition pour une théorie probabiliste des systèmes cognitifs sensori-moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26-27, pp 257-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.295-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation ou Description (II) : Fondements mathématiques de l'approche F+D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26-27, p. 313-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITHME GÉNÉTIQUE PARALLÈLE POUR L'OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15 (8), pp.1105-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements mathématiques de l'algorithme &amp;quot;Fil d'Ariane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.132--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the super node parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 24 (4), pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d’un signal électrique aléatoire et architecture associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FRANCE n° 16 00791. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine stochastique modulaire et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 16 01463. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprocesseur parallèle stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: European Patent N=EP1556102. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE D'ASSISTANCE A LA CONDUITE D'UN VEHICULE ET DISPOSITIF ASSOCIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2890773 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la valeur à donner à différents paramètres d'un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP1387232 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans l'inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation et Prédiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz et Jean-Luc Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEXITÉ-SIMPLEXITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.125 - 130, 2014, 9782722603301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness of Road Scene Participants for Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Petrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Spinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Triebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azim Eskandarian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1383-1432, 2012, 978-0-85729-085-4. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-085-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of articulatory-acoustic systems from deictic interaction games in a &amp;quot;vocalize to localize&amp;quot; framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Vilain and Jean-Luc Schwartz and Christian Abry and Jacques Vauclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primate communication and human language: Vocalisations, gestures, imitation and deixis in humans and non-humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Co., pp.193-220, 2011, Advances in Interaction Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Maps: probabilistic and hierarchical models for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, Pierre and Laugier, Christian and Siegwart, Roland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.153--175, 2008, Springer Tracts in Advanced Robotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.19-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAD: A Bayesian CAD System for Geometric Problems Specification and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.205-231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modelling of Perception of Structure from Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.301-328, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Approach to Action Selection and Attention Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cavalcante Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.177-201, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Talking Baby Robot: A Contribution to the Study of Speech Acquisition and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.329-357, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to Train Your Video Game Avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.263-276, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability as an Alternative to Logic for Rational Sensory–Motor Reasoning and Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.3-18, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling and Reasoning for Real World Robotics: Basics and Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embodied Artificial Intelligence Int. Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3139, Springer-Verlag, pp.186--201, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des racines universelles de Meritt Ruhlen. Analyse méthodologique et évaluation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. DOMBRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions HERMES, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the SuperNode parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications on Advanced Architecture Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Press, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's Clew&amp;quot; Algorithm: Global Planning with Local Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Goldberg, D. Halperin, J.C. Latombe &amp; R. Wilson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. K. Peters, Boston, MA, USA, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating parallel genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Genetic Algorithms applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil d'Ariane : une méthode de planification générale dans les espaces continus ; Application à la planification automatique de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Scientifika, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures Notes in Computer Science 708, Geometric Reasoning for perception and action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hardware to software : designing a &amp;quot;Neurostation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to V.L.S.I. design of Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluever Academic Press, Boston, USA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE THÉORIE PROBABILISTE DES SYSTÈMES SENSORI-MOTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique. Université Joseph Fourier, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01186970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO SylPhon: A Bayesian Perceptuo-motor Model to Assess Phonological Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.3786-3790, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological learning in COSMO, a Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2017 - Joint IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptuo-motor speech units in the brain with COSMO, a Bayesian model of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Sensor Fusion with Fast and Low Power Stochastic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Idiosyncrasies in a Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor learning in a Bayesian computational model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2016 - 6th Joint IEEE International Conference Developmental Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipedal dynamic walk : Velocity Control Point and Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rose-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, a Bayesian computational model of speech communication: Assessing the role of sensory vs. motor knowledge in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sequence storage in bistable oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarch 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of perceptuo-motor processing in speech perception: learning to imitate and categorize synthetic CV syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2797-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Complexité - Simplexité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, un modèle bayésien de la communication parlée : application à la perception des syllabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Tactician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Games Workshop at ECAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp. 114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective probabilistic models of sensory-motor systems - Possible molecular implementation of probabilistic calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Random Models in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for StarCraft AI & an Example of Armies Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Adversarial Real-Time Games 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palo Alto, United States. pp 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Tactics: a Bayesian Approach to Tactical Decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.978-1-4673-1194-6/12/ 409-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk based Government Audit Planning using Naïve Bayes Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spain. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Opening Prediction in RTS Games with Application to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Programmation Bayésienne d'un modèle computationnel intégrateur permet de comparer uniformément les différentes théories cognitives de la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Plan Recognition in RTS Games applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Interactive Digital Entertainment Conference (AIIDE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palo Alto, United States. pp.79--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for RTS Units Control applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy perception-action space: a Bayesian model of eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conf. on Bayesian Methods and Maximum Entropy in Science and Engineering (MaxEnt2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3573660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling of a Human MMORPG Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international workshop on Bayesian Inference and Maximum Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception loop modeling: Application to trajectory generation and recognition using internal motor simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (Maxent 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a probabilistic inference in a photoreceptor cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosyne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Salt Sake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Error-Related Potentials Detection With A Bayesian Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International IEEE EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of sensorimotor systems: Application to handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models for Multimodal Perception of 3D Structure and Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit uncertainty for eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming formalism and ProBT API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Binaural System for 3D Sound-Source Localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming: life science modeling and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-supervised learning in the Bayesian Programming Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging probabilistic models of navigation: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.668--673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian models of sensorimotor interaction: from random exploration toward the discovery of new behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1226--1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling human spatial navigation components and their relationship using Bayesian sensori-motor schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Panagiotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the World Congress of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chalkidiki (GR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical comparison of probabilistic and biomimetic models of mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of navigation: the Bayesian Map and the Abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods and genetic algorithms for prior knowledge selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Multi-Target Tracking in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Discrete Probability Distribution Representation using a Multi-Resolution Binary Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ruhlen &amp;quot;Mother Tongue&amp;quot; Theory Meets the Null Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian Behaviours for Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of space for mobile robots: the bayesian map and the abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Reasoning with Uncertainty in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco (MX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Vocal Imitation in Infants, using a Growth Articulatory Model and Speech Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Probabilistic Models Using the Bayesian Programming Methodology as a Unifying Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IROS'03 Workshop on Robot Programming by Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Las vegas, NV (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining probabilistic models of space for mobile robots: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Advanced Robotics Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France. pp.65--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de vocalisations de bébés humains et de bébés robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes phonétiques aux proto-formes de la langue originelle. Analyse méthodologique et évaluation des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage Aix-en-Provence, France; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, 2002, Fès, Maroc. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Data Fusion in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Data Fusion Using Bayesian Programming : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrthoPilot: Vers une approche Bayésienne de la détermination des centres articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugier Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leitner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing an Elusive Target With a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic CAD system using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1597-1604 (Vol.3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian CAD system for robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for geometric uncertainties handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for robotic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEXTANT : Système EXpert Tactique Aéro-Naval en Temps actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la prise en compte des incertitudes géométriques en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeleur probabiliste pour la CAO robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings were not designed to let animals fly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Vol. 1363; p. 237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne d'interactions robot/environnement téléopérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité fonctionnelle et identité structurelle: illustration sur le développement d'un robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la calibration en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Form to Formation of Phonetic Structures: An evolutionary computing perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Reda Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contingency as a Motor for Robot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function decomposition for acquisition of direct and differential inverse models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast direct and inverse model acquisition by function decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; Algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; an illustration of a probabilistic approach to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : Acquisition probabiliste d'organisation sensori-motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation sensorielle : une approche originale de la notion de modélisation dans la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation sensorielle des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRS 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment; an application of Probability as Logic to autonomous robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape : a method for surface prevision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : expérience de modélisation quantitative des interactions fonctionnelles sensori-motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Robot/Environment Interactions Using Probabilities: the &amp;quot;Beam in the Bin&amp;quot; Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerAc'94 (From Perception to Action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage perceptif des symboles ? ... Mais au fait, a-t-on vraiment besoin des symboles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formation des symboles dans les modèles de la cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of genetic algorithm to robotics: the &amp;quot;Ariadne's Clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNAC (Ecole Polytechnique Fédérale de Lausanne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot motion planning with the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massively parallel implementation of the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Motion Planning with the Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm; From Animal to Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionisme et génération de mouvement en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du pôle Rhône-Alpes de sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical knowledge modeling in a symbolic-connectionist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sdf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.Vol. 13 - N°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parallel algorithm: performances and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a synthetic cognitive paradigm: probabilistic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic Boltzmann machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic algorithm for the graph partitioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algorithmes génétiques parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCET "Combinatoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to formal neural networks: parallel genetic implementation of a Boltzmann machine and associated robotic experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de machine abstraite pour la programmation des réseaux de neurones formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système formel et inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modèles symboliconnexionistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual machine model for Artificial Neural Network programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible paradigme synthétique pour le connexionisme: l'Inférence Probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFRAN : Système d'Aide à la Formalisation de Règles tactiques Aéro-Navales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Georgeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Lansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme simple pour représenter la connaissance dans un contexte de planification multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle dans l'industrie, à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing models of minimal swimming vehicules in vivo with microalgae phototaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. , 2015, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biochemical Probabilistic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Dynamic Scenes at Unsignalised Road Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7604, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for exact and approximate Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5797, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection For Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Probabilistic Methodology and Techniques for Artefact Conception and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4730, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ahuactzin-Larios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Bessi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E Calvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2546064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228; El Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2609926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colliaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.10.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1792" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2015.2487743" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2012.756490" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remis Balaniuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2013.058768" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo-Branco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gilet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9101-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simonin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091003682561" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wexler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0183-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Grave de Peralta Menedez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Acha&#239;bou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sare Gonzalez Andino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Ahuactzin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Mazer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arrigoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00189723v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AURO.0000008671.38949.43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dedieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431268v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683761v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Petrovskaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Oliveira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Spinello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Triebel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-085-4_54" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZGS0RGJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338715v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cavalcante Koike" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106254v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106265v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106267v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106272v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106332v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chams" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01186970v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486823v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rose-Andrieux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724404v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746198v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1313" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607277v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607281v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538744v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961128v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432244v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365266v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331586v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338800v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338775v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338776v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182040v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182065v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Panagiotaki" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182051v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068773v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068631v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089211v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019272v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182144v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182076v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069029v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068686v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089250v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laugier Yann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leitner" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019355v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004990v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019362v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019367v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089153v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106189v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagoude" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pignon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089252v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089262v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089257v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089260v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089259v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089264v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reda Berrah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089263v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089270v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089296v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089274v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089295v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089303v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089301v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089298v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089299v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019461v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069006v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089337v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089336v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069055v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatroux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089335v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089346v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089348v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089352v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohayon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089208v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089350v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089203v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089351v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089193v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chol" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089353v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chams" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089419v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106190v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fondan&#232;che" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106198v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Georgeff" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Lansky" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106199v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106203v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181141v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Giraud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch079" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366558v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226297v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588758v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070226v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077221v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ahuactzin-Larios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Bessi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E Calvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2546064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228; El Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2609926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colliaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.10.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1792" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2015.2487743" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2012.756490" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remis Balaniuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cobbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2013.058768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo-Branco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gilet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020387" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9101-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091003682561" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wexler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0183-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Grave de Peralta Menedez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Acha&#239;bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sare Gonzalez Andino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Ahuactzin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Mazer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arrigoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00189723v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AURO.0000008671.38949.43" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dedieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Petrovskaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Spinello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Triebel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-085-4_54" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZGS0RGJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cavalcante Koike" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106245v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01186970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rose-Andrieux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1313" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607277v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961128v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331586v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ferreira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338802v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182040v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Panagiotaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182061v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089211v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laugier Yann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leitner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019362v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089153v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagoude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pignon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089262v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089260v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reda Berrah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089270v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089274v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089295v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089303v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089302v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089301v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089297v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069006v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089338v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatroux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069055v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069064v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089339v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089348v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohayon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089352v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089208v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089350v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089203v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089351v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089193v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089353v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chams" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106190v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fondan&#232;che" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Georgeff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Lansky" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106199v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181141v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Giraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch079" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366558v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226297v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588758v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070226v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077221v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>