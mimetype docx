--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bessiere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences - Artificielles et insensées OU naturelles et ignorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2025, 978-2-7598-3829-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Ahuactzin-Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.380, 2013, 9781439880326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference and maximum Entropy Methods in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.499, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer, pp.378, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer simulations of coupled idiosyncrasies in speech perception and speech production with COSMO, a perceptuo-motor Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.e0210302. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0210302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyrmion Gas Manipulation for Probabilistic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Von Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalyzing neurocognitive data on the role of the motor system in speech perception within COSMO, a Bayesian perceptuo-motor model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complementary roles of auditory and motor information evaluated in a Bayesian perceptuo-motor model of speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (5), pp.572-602. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Enhancement for Stochastic Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge S Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference With Muller C-Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.895 - 904. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2546064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology in the mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient Bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Stochastic Machines Dedicated to Approximate Bayesian inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphä El Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2609926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell signaling as a probabilistic computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles probabilistes formels pour problèmes cognitifs usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles approches en robotique cognitive, 65 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Bayesian modeling for RTS games: an application to StarCraft AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2015.2487743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO (“Communicating about Objects using Sensory–Motor Operations”): A Bayesian modeling framework for studying speech communication and the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.5-41. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial memory of paths using circular probability distributions: Theoretical properties, navigation strategies and orientation cue combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.219-257. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2012.756490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate, yes, but what and how? A computational approach of perceptuo-motor fusion in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X12002634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption risk analysis using semi-supervised naïve Bayes classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRIS.2013.058768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7-8), pp.1240-1263. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Active Artificial Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castelo-Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la parole : Aspects historiques et épistémologiques d'une nouvelle réarticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Granat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.15-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception Computational Model: Interaction of Production and Recognition of Cursive Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20387. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common bayesian models for common cognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-010-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The probabilistic cell: implementation of a probabilistic inference by the biochemical mechanisms of phototransduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning of Bayesian sensorimotor models: from low-level behaviours to large-scale structure of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091003682561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian models of eye movement selection with retinotopic maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (3), pp.203-14. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-009-0292-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified probabilistic model of the perception of three-dimensional structure from optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.132--154. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-007-0183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models of Mentalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Grave de Peralta Menedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Achaïbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sare Gonzalez Andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in ProBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21/3, pp.295-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a talking baby robot A contribution to the study of speech acquisition and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.253-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique de la parole, ou comment modéliser la communication par gestes orofaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.329--352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Video Game Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47, 47, pp.177--185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Robot Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.49--79. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:AURO.0000008671.38949.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation bayésienne des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, 18 (2), pp.261--298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour décider, mieux vaut parier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 350, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Implementation of a Bayesian CAD Modeler for Robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, N.1, pp 45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation versus Description (I) : Proposition pour une théorie probabiliste des systèmes cognitifs sensori-moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26-27, pp 257-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.295-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation ou Description (II) : Fondements mathématiques de l'approche F+D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26-27, p. 313-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITHME GÉNÉTIQUE PARALLÈLE POUR L'OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15 (8), pp.1105-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements mathématiques de l'algorithme &amp;quot;Fil d'Ariane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.132--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the super node parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 24 (4), pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d’un signal électrique aléatoire et architecture associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FRANCE n° 16 00791. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine stochastique modulaire et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 16 01463. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprocesseur parallèle stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: European Patent N=EP1556102. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE D'ASSISTANCE A LA CONDUITE D'UN VEHICULE ET DISPOSITIF ASSOCIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2890773 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la valeur à donner à différents paramètres d'un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP1387232 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans l'inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation et Prédiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz et Jean-Luc Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEXITÉ-SIMPLEXITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.125 - 130, 2014, 9782722603301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness of Road Scene Participants for Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Petrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Spinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Triebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azim Eskandarian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1383-1432, 2012, 978-0-85729-085-4. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-085-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of articulatory-acoustic systems from deictic interaction games in a &amp;quot;vocalize to localize&amp;quot; framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Vilain and Jean-Luc Schwartz and Christian Abry and Jacques Vauclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primate communication and human language: Vocalisations, gestures, imitation and deixis in humans and non-humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Co., pp.193-220, 2011, Advances in Interaction Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Maps: probabilistic and hierarchical models for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, Pierre and Laugier, Christian and Siegwart, Roland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.153--175, 2008, Springer Tracts in Advanced Robotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.19-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAD: A Bayesian CAD System for Geometric Problems Specification and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.205-231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modelling of Perception of Structure from Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.301-328, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Approach to Action Selection and Attention Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cavalcante Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.177-201, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Talking Baby Robot: A Contribution to the Study of Speech Acquisition and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.329-357, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to Train Your Video Game Avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.263-276, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability as an Alternative to Logic for Rational Sensory–Motor Reasoning and Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.3-18, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling and Reasoning for Real World Robotics: Basics and Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embodied Artificial Intelligence Int. Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3139, Springer-Verlag, pp.186--201, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des racines universelles de Meritt Ruhlen. Analyse méthodologique et évaluation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. DOMBRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions HERMES, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the SuperNode parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications on Advanced Architecture Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Press, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's Clew&amp;quot; Algorithm: Global Planning with Local Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Goldberg, D. Halperin, J.C. Latombe &amp; R. Wilson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. K. Peters, Boston, MA, USA, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating parallel genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Genetic Algorithms applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil d'Ariane : une méthode de planification générale dans les espaces continus ; Application à la planification automatique de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Scientifika, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures Notes in Computer Science 708, Geometric Reasoning for perception and action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hardware to software : designing a &amp;quot;Neurostation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to V.L.S.I. design of Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluever Academic Press, Boston, USA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE THÉORIE PROBABILISTE DES SYSTÈMES SENSORI-MOTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique. Université Joseph Fourier, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01186970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO SylPhon: A Bayesian Perceptuo-motor Model to Assess Phonological Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.3786-3790, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological learning in COSMO, a Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2017 - Joint IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptuo-motor speech units in the brain with COSMO, a Bayesian model of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Sensor Fusion with Fast and Low Power Stochastic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Idiosyncrasies in a Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor learning in a Bayesian computational model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2016 - 6th Joint IEEE International Conference Developmental Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipedal dynamic walk : Velocity Control Point and Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rose-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, a Bayesian computational model of speech communication: Assessing the role of sensory vs. motor knowledge in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sequence storage in bistable oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarch 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of perceptuo-motor processing in speech perception: learning to imitate and categorize synthetic CV syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2797-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Complexité - Simplexité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, un modèle bayésien de la communication parlée : application à la perception des syllabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Tactician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Games Workshop at ECAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp. 114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective probabilistic models of sensory-motor systems - Possible molecular implementation of probabilistic calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Random Models in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for StarCraft AI & an Example of Armies Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Adversarial Real-Time Games 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palo Alto, United States. pp 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Tactics: a Bayesian Approach to Tactical Decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.978-1-4673-1194-6/12/ 409-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk based Government Audit Planning using Naïve Bayes Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spain. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Opening Prediction in RTS Games with Application to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Programmation Bayésienne d'un modèle computationnel intégrateur permet de comparer uniformément les différentes théories cognitives de la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Plan Recognition in RTS Games applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Interactive Digital Entertainment Conference (AIIDE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palo Alto, United States. pp.79--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for RTS Units Control applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy perception-action space: a Bayesian model of eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conf. on Bayesian Methods and Maximum Entropy in Science and Engineering (MaxEnt2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3573660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling of a Human MMORPG Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international workshop on Bayesian Inference and Maximum Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception loop modeling: Application to trajectory generation and recognition using internal motor simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (Maxent 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a probabilistic inference in a photoreceptor cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosyne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Salt Sake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Error-Related Potentials Detection With A Bayesian Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International IEEE EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of sensorimotor systems: Application to handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models for Multimodal Perception of 3D Structure and Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit uncertainty for eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming formalism and ProBT API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Binaural System for 3D Sound-Source Localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming: life science modeling and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-supervised learning in the Bayesian Programming Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging probabilistic models of navigation: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.668--673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian models of sensorimotor interaction: from random exploration toward the discovery of new behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1226--1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling human spatial navigation components and their relationship using Bayesian sensori-motor schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Panagiotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the World Congress of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chalkidiki (GR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical comparison of probabilistic and biomimetic models of mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of navigation: the Bayesian Map and the Abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods and genetic algorithms for prior knowledge selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Multi-Target Tracking in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Discrete Probability Distribution Representation using a Multi-Resolution Binary Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ruhlen &amp;quot;Mother Tongue&amp;quot; Theory Meets the Null Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian Behaviours for Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of space for mobile robots: the bayesian map and the abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Reasoning with Uncertainty in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco (MX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Vocal Imitation in Infants, using a Growth Articulatory Model and Speech Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Probabilistic Models Using the Bayesian Programming Methodology as a Unifying Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IROS'03 Workshop on Robot Programming by Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Las vegas, NV (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining probabilistic models of space for mobile robots: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Advanced Robotics Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France. pp.65--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de vocalisations de bébés humains et de bébés robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes phonétiques aux proto-formes de la langue originelle. Analyse méthodologique et évaluation des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage Aix-en-Provence, France; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, 2002, Fès, Maroc. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Data Fusion in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Data Fusion Using Bayesian Programming : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrthoPilot: Vers une approche Bayésienne de la détermination des centres articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugier Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leitner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing an Elusive Target With a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic CAD system using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1597-1604 (Vol.3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian CAD system for robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for geometric uncertainties handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for robotic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEXTANT : Système EXpert Tactique Aéro-Naval en Temps actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la prise en compte des incertitudes géométriques en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeleur probabiliste pour la CAO robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings were not designed to let animals fly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Vol. 1363; p. 237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne d'interactions robot/environnement téléopérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité fonctionnelle et identité structurelle: illustration sur le développement d'un robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la calibration en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Form to Formation of Phonetic Structures: An evolutionary computing perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Reda Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contingency as a Motor for Robot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function decomposition for acquisition of direct and differential inverse models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast direct and inverse model acquisition by function decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; Algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; an illustration of a probabilistic approach to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : Acquisition probabiliste d'organisation sensori-motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation sensorielle : une approche originale de la notion de modélisation dans la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation sensorielle des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRS 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment; an application of Probability as Logic to autonomous robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape : a method for surface prevision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : expérience de modélisation quantitative des interactions fonctionnelles sensori-motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Robot/Environment Interactions Using Probabilities: the &amp;quot;Beam in the Bin&amp;quot; Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerAc'94 (From Perception to Action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage perceptif des symboles ? ... Mais au fait, a-t-on vraiment besoin des symboles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formation des symboles dans les modèles de la cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of genetic algorithm to robotics: the &amp;quot;Ariadne's Clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNAC (Ecole Polytechnique Fédérale de Lausanne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot motion planning with the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massively parallel implementation of the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Motion Planning with the Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm; From Animal to Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionisme et génération de mouvement en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du pôle Rhône-Alpes de sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical knowledge modeling in a symbolic-connectionist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sdf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.Vol. 13 - N°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parallel algorithm: performances and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a synthetic cognitive paradigm: probabilistic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic Boltzmann machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic algorithm for the graph partitioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algorithmes génétiques parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCET "Combinatoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to formal neural networks: parallel genetic implementation of a Boltzmann machine and associated robotic experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de machine abstraite pour la programmation des réseaux de neurones formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système formel et inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modèles symboliconnexionistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual machine model for Artificial Neural Network programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible paradigme synthétique pour le connexionisme: l'Inférence Probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFRAN : Système d'Aide à la Formalisation de Règles tactiques Aéro-Navales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Georgeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Lansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme simple pour représenter la connaissance dans un contexte de planification multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle dans l'industrie, à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing models of minimal swimming vehicules in vivo with microalgae phototaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. , 2015, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biochemical Probabilistic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Dynamic Scenes at Unsignalised Road Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7604, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for exact and approximate Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5797, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection For Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Probabilistic Methodology and Techniques for Artefact Conception and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4730, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bessiere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligences - Artificielles et insensées OU naturelles et ignorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDP Sciences, 2025, 978-2-7598-3829-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Ahuactzin-Larios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.380, 2013, 9781439880326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference and maximum Entropy Methods in Science and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammad-Djafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics, pp.499, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">springer, pp.378, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memristor-Based Bayesian Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddine Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.52. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41928-022-00886-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer simulations of coupled idiosyncrasies in speech perception and speech production with COSMO, a perceptuo-motor Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (1), pp.e0210302. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0210302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyrmion Gas Manipulation for Probabilistic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abreu Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joo-Von Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (6), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalyzing neurocognitive data on the role of the motor system in speech perception within COSMO, a Bayesian perceptuo-motor model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 187, pp.19-32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complementary roles of auditory and motor information evaluated in a Bayesian perceptuo-motor model of speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (5), pp.572-602. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/rev0000069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation Enhancement for Stochastic Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge S Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles probabilistes formels pour problèmes cognitifs usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nouvelles approches en robotique cognitive, 65 (1), pp.111-141. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2016.1792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonology in the mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Life Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plrev.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inference With Muller C-Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie E Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (6), pp.895 - 904. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2016.2546064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient Bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Stochastic Machines Dedicated to Approximate Bayesian inferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphä El Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2016.2609926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell signaling as a probabilistic computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO (“Communicating about Objects using Sensory–Motor Operations”): A Bayesian modeling framework for studying speech communication and the emergence of phonological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.5-41. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wocn.2015.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale Bayesian modeling for RTS games: an application to StarCraft AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCIAIG.2015.2487743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrate, yes, but what and how? A computational approach of perceptuo-motor fusion in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.36-37. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X12002634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial memory of paths using circular probability distributions: Theoretical properties, navigation strategies and orientation cue combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Cognition and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.219-257. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13875868.2012.756490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption risk analysis using semi-supervised naïve Bayes classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reasoning-based Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRIS.2013.058768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adverse conditions improve distinguishability of auditory, motor and perceptuo-motor theories of speech perception: an exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (7-8), pp.1240-1263. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2011.645313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Framework for Active Artificial Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castelo-Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception Computational Model: Interaction of Production and Recognition of Cursive Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20387. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la parole : Aspects historiques et épistémologiques d'une nouvelle réarticulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Granat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37, pp.15-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common bayesian models for common cognitive issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.191-216. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10441-010-9101-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The probabilistic cell: implementation of a probabilistic inference by the biochemical mechanisms of phototransduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (2-3), pp.103-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental learning of Bayesian sensorimotor models: from low-level behaviours to large-scale structure of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (4), pp.291-312. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540091003682561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian models of eye movement selection with retinotopic maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (3), pp.203-14. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-009-0292-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified probabilistic model of the perception of three-dimensional structure from optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.132--154. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-007-0183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models of Mentalizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Grave de Peralta Menedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Achaïbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sare Gonzalez Andino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (4), pp.278-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact and approximate inference in ProBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21/3, pp.295-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Occupancy Filtering for Multitarget Tracking: an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, 25 (1), pp.19--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a talking baby robot A contribution to the study of speech acquisition and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.253-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab: a car-like robot navigating autonomously and safely among pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, 50 (1), pp.51-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Video Game Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47, 47, pp.177--185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Robot Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (1), pp.49--79. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:AURO.0000008671.38949.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique de la parole, ou comment modéliser la communication par gestes orofaciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Primatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.329--352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation bayésienne des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18, 18 (2), pp.261--298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour décider, mieux vaut parier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 350, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Implementation of a Bayesian CAD Modeler for Robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15, N.1, pp 45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation versus Description (I) : Proposition pour une théorie probabiliste des systèmes cognitifs sensori-moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26-27, pp 257-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation ou Description (II) : Fondements mathématiques de l'approche F+D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26-27, p. 313-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.295-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITHME GÉNÉTIQUE PARALLÈLE POUR L'OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15 (8), pp.1105-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements mathématiques de l'algorithme &amp;quot;Fil d'Ariane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.132--154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the super node parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 24 (4), pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine stochastique modulaire et procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 16 01463. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d’un signal électrique aléatoire et architecture associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Grollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FRANCE n° 16 00791. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microprocesseur parallèle stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: European Patent N=EP1556102. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE D'ASSISTANCE A LA CONDUITE D'UN VEHICULE ET DISPOSITIF ASSOCIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2890773 (A1). 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la valeur à donner à différents paramètres d'un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP1387232 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00431268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps dans l'inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation et Prédiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berthoz et Jean-Luc Petit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEXITÉ-SIMPLEXITÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, pp.125 - 130, 2014, 9782722603301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness of Road Scene Participants for Autonomous Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Petrovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Spinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolph Triebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azim Eskandarian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Intelligent Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1383-1432, 2012, 978-0-85729-085-4. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-085-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of articulatory-acoustic systems from deictic interaction games in a &amp;quot;vocalize to localize&amp;quot; framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Vilain and Jean-Luc Schwartz and Christian Abry and Jacques Vauclair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primate communication and human language: Vocalisations, gestures, imitation and deixis in humans and non-humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Pub. Co., pp.193-220, 2011, Advances in Interaction Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Bayesian Occupation Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Yguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, P. and Laugier, C. and Siegwart, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, Springer, 2008, Springer Tracts in Advanced Robotics Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00295084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Maps: probabilistic and hierarchical models for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière, Pierre and Laugier, Christian and Siegwart, Roland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.153--175, 2008, Springer Tracts in Advanced Robotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Concepts of Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.19-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAD: A Bayesian CAD System for Geometric Problems Specification and Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.205-231, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modelling of Perception of Structure from Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Wexler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.301-328, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Approach to Action Selection and Attention Focusing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cavalcante Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.177-201, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Talking Baby Robot: A Contribution to the Study of Speech Acquisition and Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.329-357, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CyCab : Bayesian Navigation on Sensory–Motor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.51-75, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing to Train Your Video Game Avatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.263-276, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability as an Alternative to Logic for Rational Sensory–Motor Reasoning and Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probabilistic Reasoning and Decision Making in Sensory-Motor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer, pp.3-18, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling and Reasoning for Real World Robotics: Basics and Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embodied Artificial Intelligence Int. Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3139, Springer-Verlag, pp.186--201, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypothèse des racines universelles de Meritt Ruhlen. Analyse méthodologique et évaluation statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et Programmation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. DOMBRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse et modélisation des robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions HERMES, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superlinear performance of a genetic algorithm on the SuperNode parallel architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications on Advanced Architecture Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAM Press, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's Clew&amp;quot; Algorithm: Global Planning with Local Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Goldberg, D. Halperin, J.C. Latombe &amp; R. Wilson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Algorithmic Foundations of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. K. Peters, Boston, MA, USA, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating parallel genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Genetic Algorithms applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil d'Ariane : une méthode de planification générale dans les espaces continus ; Application à la planification automatique de trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Scientifika, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures Notes in Computer Science 708, Geometric Reasoning for perception and action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hardware to software : designing a &amp;quot;Neurostation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guérin-Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanny Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to V.L.S.I. design of Artificial Neural Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluever Academic Press, Boston, USA, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VERS UNE THÉORIE PROBABILISTE DES SYSTÈMES SENSORI-MOTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique. Université Joseph Fourier, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01186970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Bayesian Inference Using Near-Memory Computation with Memristors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Turck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-E. Harabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hirtzlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Antwerp, Belgium. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO : un modèle bayésien des fondements sensorimoteurs de la perception et de la production de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO SylPhon: A Bayesian Perceptuo-motor Model to Assess Phonological Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018 - 19th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. pp.3786-3790, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2018-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phonological learning in COSMO, a Bayesian model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2017 - Joint IEEE International Conference on Development and Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptuo-motor speech units in the brain with COSMO, a Bayesian model of communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2017 - 11th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tianjin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian stochastic machine for sound source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Faix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRC 2017 - IEEE International Conference on Rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Washington, DC, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRC.2017.8123681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Sensor Fusion with Fast and Low Power Stochastic Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on rebooting Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Idiosyncrasies in a Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016 - 17th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor learning in a Bayesian computational model of speech communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2016 - 6th Joint IEEE International Conference Developmental Learning and Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, a Bayesian computational model of speech communication: Assessing the role of sensory vs. motor knowledge in speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, RI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WILD 2015 - 2nd Workshop on Infant Language Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the concurrent development of speech perception and production in a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lou Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-EpiRob 2015 - 5th International Conference on Development and Learning and on Epigenetic Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Providence, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipedal dynamic walk : Velocity Control Point and Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rose-Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust sequence storage in bistable oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarch 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of perceptuo-motor processing in speech perception: learning to imitate and categorize synthetic CV syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013 - 14th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2797-2801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Tactics: a Bayesian Approach to Tactical Decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE Conference on Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.978-1-4673-1194-6/12/ 409-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk based Government Audit Planning using Naïve Bayes Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cobbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge-Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Spain. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective probabilistic models of sensory-motor systems - Possible molecular implementation of probabilistic calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Random Models in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for StarCraft AI & an Example of Armies Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Adversarial Real-Time Games 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Palo Alto, United States. pp 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplexité et probabilités subjectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Complexité - Simplexité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMO, un modèle bayésien de la communication parlée : application à la perception des syllabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.305-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Tactician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Games Workshop at ECAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp. 114-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Opening Prediction in RTS Games with Application to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Programmation Bayésienne d'un modèle computationnel intégrateur permet de comparer uniformément les différentes théories cognitives de la perception de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and inter‐speaker variability improve distinguishability of auditory, motor and perceptuo‐motor theories of speech perception : An exploratory Bayesian modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2011 - 9th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for Plan Recognition in RTS Games applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Interactive Digital Entertainment Conference (AIIDE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palo Alto, United States. pp.79--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Model for RTS Units Control applied to StarCraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum entropy perception-action space: a Bayesian model of eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conf. on Bayesian Methods and Maximum Entropy in Science and Engineering (MaxEnt2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3573660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling of a Human MMORPG Player</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Synnaeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th international workshop on Bayesian Inference and Maximum Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Theoretical Bayesian Model of Speech Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDHM 2010 - 1st International Conference on Applied Digital Human Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, Floride, United States. pp.457-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Action-Perception loop modeling: Application to trajectory generation and recognition using internal motor simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirtieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (Maxent 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Chamonix, France. pp.59--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a probabilistic inference in a photoreceptor cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosyne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Salt Sake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG Error-Related Potentials Detection With A Bayesian Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chavarriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José del R. Millán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International IEEE EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00365266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Speech and Face to Face Communication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a language through deictic games within a society of sensori-motor agents in interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2008 - 8th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Models for Multimodal Perception of 3D Structure and Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence du langage par jeux déictiques dans une société d'agents sensori-moteurs en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moulin-Frier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of sensorimotor systems: Application to handwriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit uncertainty for eye movement selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Flacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming formalism and ProBT API</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Binaural System for 3D Sound-Source Localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nternational Conference on Cognitive Systems (CogSys 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Programming: life science modeling and robotics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian models of sensorimotor interaction: from random exploration toward the discovery of new behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.1226--1231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-supervised learning in the Bayesian Programming Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging probabilistic models of navigation: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edmonton, Canada. pp.668--673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of navigation: the Bayesian Map and the Abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods and genetic algorithms for prior knowledge selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès francophone de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual navigation around a sensori-motor trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling human spatial navigation components and their relationship using Bayesian sensori-motor schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Panagiotaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the World Congress of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chalkidiki (GR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving On A Known Sensori-Motor Trajectory With A Car-like Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Singapore (SG), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Autonomous Car-Like Robot Navigating Safely Among Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical comparison of probabilistic and biomimetic models of mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, New Orleans, LA (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining probabilistic models of space for mobile robots: the Bayesian Map and the Superposition operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Advanced Robotics Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France. pp.65--72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Application to Randomized Hough Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle Avoidance and Proscriptive Bayesian Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Discrete Probability Distribution Representation using a Multi-Resolution Binary Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Bayesian Behaviours for Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Ruhlen &amp;quot;Mother Tongue&amp;quot; Theory Meets the Null Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proscriptive Bayesian Programming Application for Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and Autonomous Navigation for a Car-Like Robot Among Pedestrian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorje Hermosillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Koike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARP Int. Workshop on Service, Assistive and Personal Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Madrid (ES), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Multi-Target Tracking in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies of probabilistic models of space for mobile robots: the bayesian map and the abstraction operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Workshop on Reasoning with Uncertainty in Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Acapulco (MX), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Vocal Imitation in Infants, using a Growth Articulatory Model and Speech Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of Probabilistic Models Using the Bayesian Programming Methodology as a Unifying Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Bayesian Fusion as a Product of Distributions: Applications in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Las Vegas, United States. pp.1851--1856, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1248913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bayesian Behaviours to Videogame Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Hy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Arrigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IROS'03 Workshop on Robot Programming by Demonstration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Las vegas, NV (US), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de vocalisations de bébés humains et de bébés robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihène Serkhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes phonétiques aux proto-formes de la langue originelle. Analyse méthodologique et évaluation des limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Métoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage Aix-en-Provence, France; Université Sidi Mohamed Ben Abdellah Fès, Maroc; Ecole Normale Supérieure Fès, Maroc, 2002, Fès, Maroc. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Bayesian Programming for Multi-Sensor Data Fusion in Automotive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Sensor Data Fusion Using Bayesian Programming : an Automotive Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrthoPilot: Vers une approche Bayésienne de la détermination des centres articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugier Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leitner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing an Elusive Target With a Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for robotic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian CAD system for robotic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian framework for geometric uncertainties handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robotic CAD system using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.1597-1604 (Vol.3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la prise en compte des incertitudes géométriques en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEXTANT : Système EXpert Tactique Aéro-Naval en Temps actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité fonctionnelle et identité structurelle: illustration sur le développement d'un robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeleur probabiliste pour la CAO robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings were not designed to let animals fly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Vol. 1363; p. 237-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation bayésienne d'interactions robot/environnement téléopérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode probabiliste bayésienne pour la calibration en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Form to Formation of Phonetic Structures: An evolutionary computing perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Reda Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Glotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contingency as a Motor for Robot Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast direct and inverse model acquisition by function decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; Algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; an illustration of a probabilistic approach to robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function decomposition for acquisition of direct and differential inverse models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Ariadne's clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation sensorielle : une approche originale de la notion de modélisation dans la programmation des robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caractérisation sensorielle des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRS 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Beam in the Bin&amp;quot; experiment; an application of Probability as Logic to autonomous robotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape : a method for surface prevision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remis Balaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : expérience de modélisation quantitative des interactions fonctionnelles sensori-motrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poubelle lumineuse : Acquisition probabiliste d'organisation sensori-motrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Robot/Environment Interactions Using Probabilities: the &amp;quot;Beam in the Bin&amp;quot; Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerAc'94 (From Perception to Action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm: Global planning with local methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage perceptif des symboles ? ... Mais au fait, a-t-on vraiment besoin des symboles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lebeltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Formation des symboles dans les modèles de la cognition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of genetic algorithm to robotics: the &amp;quot;Ariadne's Clew&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARNAC (Ecole Polytechnique Fédérale de Lausanne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot motion planning with the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A massively parallel implementation of the Ariadne's clew algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Motion Planning with the Ariadne's Clew Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chatroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using genetic algorithms for robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00069064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexionisme et génération de mouvement en robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du pôle Rhône-Alpes de sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel robot motion planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ariadne's clew algorithm; From Animal to Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithms applied to formal neural networks: parallel genetic implementation of a Boltzmann machine and associated robotic experimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical knowledge modeling in a symbolic-connectionist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sdf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, France. pp.Vol. 13 - N°3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parallel algorithm: performances and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a synthetic cognitive paradigm: probabilistic inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic Boltzmann machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel genetic algorithm for the graph partitioning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Ghazali Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algorithmes génétiques parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AFCET "Combinatoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de machine abstraite pour la programmation des réseaux de neurones formels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système formel et inférence probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Modèles symboliconnexionistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virtual machine model for Artificial Neural Network programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Muntean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible paradigme synthétique pour le connexionisme: l'Inférence Probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFRAN : Système d'Aide à la Formalisation de Règles tactiques Aéro-Navales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fondanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A procedural logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P. Georgeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Lansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un formalisme simple pour représenter la connaissance dans un contexte de planification multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Artificielle dans l'industrie, à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dufay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing models of minimal swimming vehicules in vivo with microalgae phototaxis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Yéprémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, York, United Kingdom. , 2015, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and energy-efficient bayesian computing of binocular disparity using stochastic digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coninx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Biochemical Probabilistic Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Droulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Dynamic Scenes at Unsignalised Road Intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Ibañez-Guzmán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7604, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00588758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying framework for exact and approximate Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Mekhnacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Ahuactzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mazer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5797, INRIA. 2006, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection For Self-Supervised Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dangauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey: Probabilistic Methodology and Techniques for Artefact Conception and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4730, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ahuactzin-Larios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Bessi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E Calvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2546064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228; El Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2609926" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colliaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.10.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1792" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2015.2487743" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2012.756490" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remis Balaniuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cobbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2013.058768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo-Branco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gilet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020387" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9101-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091003682561" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wexler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0183-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Grave de Peralta Menedez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Acha&#239;bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sare Gonzalez Andino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Ahuactzin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Mazer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182073v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arrigoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00189723v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AURO.0000008671.38949.43" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dedieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106222v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399341v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Petrovskaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Spinello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Triebel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-085-4_54" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZGS0RGJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338715v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338732v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cavalcante Koike" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106245v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01186970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rose-Andrieux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724405v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1313" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607277v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961128v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331586v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ferreira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338802v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182041v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182040v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Panagiotaki" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182061v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089211v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laugier Yann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leitner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004990v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019362v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089153v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106189v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagoude" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pignon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089262v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089260v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089259v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reda Berrah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089270v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089274v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089296v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089295v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089303v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089302v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089301v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089298v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089297v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069006v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089338v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatroux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069055v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089346v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069064v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089339v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089348v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohayon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089352v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089208v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089350v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089203v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089351v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089193v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089353v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chams" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106190v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fondan&#232;che" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Georgeff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Lansky" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106199v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181141v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Giraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch079" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366558v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226297v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588758v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070226v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077221v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mazer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ahuactzin-Larios" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Mekhnacha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599193v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338704v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Siegwart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddine Harabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Hirtzlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vianello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-022-00886-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lou Barnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0210302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abreu Araujo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo-Von Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2017.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484383v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rev0000069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S Friedman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Droulez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Bessi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.03.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2016.1792" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plrev.2016.01.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie E Calvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2546064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coninx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374906v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Faix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raph&#228; El Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2016.2609926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colliaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.10.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wocn.2015.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Synnaeve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2015.2487743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002634" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13875868.2012.756490" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remis Balaniuk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cobbe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRIS.2013.058768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2011.645313" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Ferreira" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lobo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelo-Branco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gilet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020387" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Granat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Serrurier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9101-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Houillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540091003682561" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tanner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-009-0292-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215918v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wexler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-007-0183-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Grave de Peralta Menedez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Acha&#239;bou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vuilleumier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sare Gonzalez Andino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Ahuactzin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Mazer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Smail" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cou&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jih&#232;ne Serkhane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182049v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorje Hermosillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Koike" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Hy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Arrigoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lebeltel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00189723v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AURO.0000008671.38949.43" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189569v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779758v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019182v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dedieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106222v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00356708v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pinna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Petrovskaya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Oliveira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Spinello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Triebel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-085-4_54" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZGS0RGJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00295084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Yguel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338727v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cavalcante Koike" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182055v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;toz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rousset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106245v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106262v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106272v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106332v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanny H&#233;rault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01186970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04270563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-E. Harabi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hirtzlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vianello" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137312" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864188v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Georges" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-73" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bess&#236;&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614179v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644346v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Frisch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRC.2017.8123681" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371722v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-396" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004350v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202417v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202418v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rose-Andrieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827885v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746198v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1313" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724405v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607277v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827892v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641323v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142599v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3573660" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059208v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961128v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432244v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00365266v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bollon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chavarriaga" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; del R. Mill&#225;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338786v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338800v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ferreira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lobo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331586v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#233;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338775v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338802v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338776v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182040v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dangauthier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182041v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182061v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182072v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182117v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182065v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Panagiotaki" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019262v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019258v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068631v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089211v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019260v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182084v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068773v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182081v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089247v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1248913" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182144v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069029v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089115v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068686v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laugier Yann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leitner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089153v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019362v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004990v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089252v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106189v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arnaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagoude" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pignon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089259v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089262v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089257v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089260v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019460v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reda Berrah" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089269v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089274v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089296v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089270v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089295v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089301v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089298v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089299v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089297v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089303v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019461v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069006v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089337v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089336v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089338v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089335v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatroux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069055v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069064v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089339v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089348v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089346v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089193v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rialle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohayon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089352v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089208v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089350v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089203v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Muntean" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089353v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chams" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106190v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fondan&#232;che" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106198v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P. Georgeff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Lansky" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106199v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106203v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181141v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Giraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch079" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366558v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226297v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588758v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Iba&#241;ez-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070226v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182037v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077221v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>