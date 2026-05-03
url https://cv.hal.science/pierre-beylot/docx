--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1933,51 +1933,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Séries télé par-delà les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>