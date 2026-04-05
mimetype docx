--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -309,330 +309,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriCode: Automated coding for qualitative research and its application to the valorization of agricultural residues</w:t>
+                <w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An Approach, Argumentation Methods, and Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maksim Koptelov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.393045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244491v1</w:t>
+                <w:t xml:space="preserve">hal-05404803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An Approach, Argumentation Methods, and Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AgriCode: Automated coding for qualitative research and its application to the valorization of agricultural residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksim Koptelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maksim Koptelov</w:t>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1-26. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.102258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.393045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404803v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoring methodology for comparing the environmental performance of food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Frojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,347 +690,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+                <w:t xml:space="preserve">Good practices and ethical issues in food safety related research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Bart van Der Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+              <w:t xml:space="preserve">Global Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.#100016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+                <w:t xml:space="preserve">hal-03770578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good practices and ethical issues in food safety related research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart van Der Burg</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Engel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.#100016. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770578v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation Corrected Context Weighting-Life Cycle Assessment: A Practical Method of Including Stakeholder Perspectives in Multi-Criteria Decision Support for LCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip P Kalbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1081,51 +1081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision-Making approach where Argumentation added value tackles Social Choice deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,498 +1192,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02180318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
+                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889268v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
+                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Cognitive Acceptance of Arguments: Durum Wheat Selection Interdisciplinary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minds and Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.233-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1730,51 +1730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation update in YALLA (Yet Another Logic Language for Argumentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement dans un système d’argumentation : suppression d’un argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,830 +1977,830 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
+                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+                <w:t xml:space="preserve">Gabriela Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+                <w:t xml:space="preserve">Fabio Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Müller</w:t>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Charoensit</w:t>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carral</w:t>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242346v1</w:t>
+                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
+                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Moraes</w:t>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Porto</w:t>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">Nikolas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
+                <w:t xml:space="preserve">hal-05242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Bucarest, Romania. pp.21-31, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
+                <w:t xml:space="preserve">hal-04706324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Form and the Content: Non-Monotonic Reasoning with Syntactic Contextual Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2024 - 27. European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.1309-1316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706324v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Form and the Content: Non-Monotonic Reasoning with Syntactic Contextual Filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27. European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669429v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bucarest, Romania. pp.21-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72407-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrutable Robot Actions Using a Hierarchical Ontological Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2927,2247 +2927,2277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Memory for Assessment Under Inconsistency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Himeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR 2021 - 19th International Workshop on Non-Monotonic Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327998v1</w:t>
+                <w:t xml:space="preserve">hal-03351536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
+                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
+              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337243v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
+                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
+              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337097v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Working Memory for Assessment Under Inconsistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NMR 2021 - 19th International Workshop on Non-Monotonic Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Hanoï, Vietnam. pp.149-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351536v1</w:t>
+                <w:t xml:space="preserve">hal-03327998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
+                <w:t xml:space="preserve">hal-03337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.777-783, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03037284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.3-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337263v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.3-17, </w:t>
+              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States. pp.13612-13613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i09.7093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
+                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voting Argumentation Framework: Considering the Reasoning behind Preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2019 - 11. International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02180472v1</w:t>
+                <w:t xml:space="preserve">hal-02284538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPOW: Papow Aggregates Preferences and Orderings to select Winners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02180361v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Arguments with Schemes and Fallacies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Logic Programming and Non-monotonic Reasoning (LPNMR 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20528-7_6⟩</w:t>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2390-2392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3306127.3332122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180493v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02180395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing Arguments with Schemes and Fallacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5555/3306127.3332122⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Logic Programming and Non-monotonic Reasoning (LPNMR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Philadelphia, United States. pp.61-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20528-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02180395v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PAPOW: Papow Aggregates Preferences and Orderings to select Winners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2363-2365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3306127.3332113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803304v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02180361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
+                <w:t xml:space="preserve">Wine waste management and opportunities for new valorisation technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
+              <w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284538v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine waste management and opportunities for new valorisation technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deliberation Towards Transitivity with Unshared Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIMA 2019 - 22nd International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735425v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliberation Towards Transitivity with Unshared Features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Voting Argumentation Framework: Considering the Reasoning behind Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2019 - 22nd International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.16, </w:t>
+              <w:t xml:space="preserve">ICAART 2019 - 11. International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.42-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007362300420053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388879v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02180472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
+                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
+              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
+                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5208,1858 +5238,1828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01894742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+              <w:t xml:space="preserve">RuleML+RR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
+                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
+                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.135-150, </w:t>
+              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61252-2_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
+                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
+                <w:t xml:space="preserve">hal-01605720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
+              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605720v2</w:t>
+                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
+                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.135-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61252-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155070v1</w:t>
+                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.1642-1643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
+                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
+                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federico Cerutti (School of Computer Science &amp; Informatis at Cardiff University); Francesca Toni (Department of Computing at Imperial College London), Jul 2016, Cardiff, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
+                <w:t xml:space="preserve">hal-03155070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Ways to Evaluate Arguments According to Agent Engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards a dual process cognitive model for argument evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Brain Informatics and Health (BIH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.445-456, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.298-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23344-4_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01245121v1</w:t>
+                <w:t xml:space="preserve">lirmm-01164251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a dual process cognitive model for argument evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Four Ways to Evaluate Arguments According to Agent Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.298-313, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Brain Informatics and Health (BIH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.445-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23344-4_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01164251v1</w:t>
+                <w:t xml:space="preserve">lirmm-01245121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enforcement in Argumentation Is a Kind of Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7071,112 +7071,124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Tools with Artificial Intelligence (ICTAI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Washington, United States. pp.610-617, </w:t>
+              <w:t xml:space="preserve">International Conference on scalable uncertainty management (SUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Washington DC, United States. pp.30-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40381-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147300v1</w:t>
+                <w:t xml:space="preserve">hal-01606830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement in Argumentation Is a Kind of Update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,124 +7200,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on scalable uncertainty management (SUM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Tools with Artificial Intelligence (ICTAI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Washington, United States. pp.610-617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40381-1_3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01606830v1</w:t>
+                <w:t xml:space="preserve">hal-01147300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements guidés par les buts en argumentation : Cadre théorique et outil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,51 +7369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality between Addition and Removal: a tool for studying change in argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Argumentation Systems: Exploring the Interest of Removing an Argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative decision-making approach overlapping argumentation and social choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,77 +7905,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,77 +8043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing change in abstract argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,90 +8325,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An approach, Argumentation Methods and Tools (Supplementary Material)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Koptelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8478,51 +8478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chefou MamadouToura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Indino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8576,51 +8576,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation Update in YALLA (Yet Another Logic Language for Argumentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,57 +8675,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing change in abstract argumentation systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,103 +8734,103 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--22, IRIT : Institut de recherche en informatique de Toulouse. 2013, pp.1-34</w:t>
+              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--33, IRIT : Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884051v1</w:t>
+                <w:t xml:space="preserve">hal-02884065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomatic Approach of Enforcement in Argumentation: Enforcement in Argumentation is a kind of Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,57 +8885,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Changement optimal en argumentation Un cadre modélisant l'impact d'un système sur un autre système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8944,103 +8944,103 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--33, IRIT : Institut de recherche en informatique de Toulouse. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRIT-2013-23, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884065v1</w:t>
+                <w:t xml:space="preserve">hal-02884057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement optimal en argumentation Un cadre modélisant l'impact d'un système sur un autre système</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterizing change in abstract argumentation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9049,103 +9049,103 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRIT-2013-23, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--22, IRIT : Institut de recherche en informatique de Toulouse. 2013, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884057v1</w:t>
+                <w:t xml:space="preserve">hal-02884051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement en argumentation : Typologie et dualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9206,51 +9206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Change in Argumentation by Using Duality Between Addition and Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9311,51 +9311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement dans un système d'argumentation : suppression d'un argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9506,51 +9506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB1D6A7F"/>
+    <w:nsid w:val="0C6BDB9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9654,51 +9654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D709D7AA"/>
+    <w:nsid w:val="B2D1BC10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9802,51 +9802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="AC79B2B2"/>
+    <w:nsid w:val="101F0263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10039,51 +10039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bisquert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181030284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iate-montpellier.fr/equipes/ico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/boreal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.225-253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240629" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007362300420053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180493v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20528-7_6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.96" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZGRGDMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/logic/lcs/?00007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bisquert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181030284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iate-montpellier.fr/equipes/ico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/boreal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.225-253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180493v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20528-7_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007362300420053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZGRGDMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.96" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/logic/lcs/?00007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884065v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>