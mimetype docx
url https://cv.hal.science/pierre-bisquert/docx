--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -309,330 +309,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An Approach, Argumentation Methods, and Tools</w:t>
+                <w:t xml:space="preserve">AgriCode: Automated coding for qualitative research and its application to the valorization of agricultural residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maksim Koptelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Linck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maksim Koptelov</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.393045⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.102258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404803v1</w:t>
+                <w:t xml:space="preserve">hal-05244491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriCode: Automated coding for qualitative research and its application to the valorization of agricultural residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An Approach, Argumentation Methods, and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maksim Koptelov</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31, pp.102258. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.393045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244491v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoring methodology for comparing the environmental performance of food packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Frojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -709,51 +709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good practices and ethical issues in food safety related research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart van Der Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -839,51 +839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -960,77 +960,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation Corrected Context Weighting-Life Cycle Assessment: A Practical Method of Including Stakeholder Perspectives in Multi-Criteria Decision Support for LCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip P Kalbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1081,51 +1081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision-Making approach where Argumentation added value tackles Social Choice deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,64 +1211,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,64 +1345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Kaklamanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,64 +1475,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,90 +1600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Cognitive Acceptance of Arguments: Durum Wheat Selection Interdisciplinary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minds and Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (1), pp.233-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1730,51 +1730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation update in YALLA (Yet Another Logic Language for Argumentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement dans un système d’argumentation : suppression d’un argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,51 +2367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Form and the Content: Non-Monotonic Reasoning with Syntactic Contextual Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 - 27. European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.1309-1316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2458,51 +2458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,51 +2717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrutable Robot Actions Using a Hierarchical Ontological Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2927,382 +2927,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
+              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351536v1</w:t>
+                <w:t xml:space="preserve">hal-03337097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
+                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
+              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337097v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Himeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337243v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Memory for Assessment Under Inconsistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3334,269 +3334,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
+                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.777-783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337263v1</w:t>
+                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
+                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
+                <w:t xml:space="preserve">hal-03337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3643,77 +3643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States. pp.13612-13613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3741,684 +3741,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02393877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PAPOW: Papow Aggregates Preferences and Orderings to select Winners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2363-2365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3306127.3332113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284538v1</w:t>
+                <w:t xml:space="preserve">lirmm-02180361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Gohier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803304v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2390-2392, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5555/3306127.3332122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02180395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Arguments with Schemes and Fallacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Logic Programming and Non-monotonic Reasoning (LPNMR 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Philadelphia, United States. pp.61-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20528-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPOW: Papow Aggregates Preferences and Orderings to select Winners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02180361v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine waste management and opportunities for new valorisation technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
@@ -4460,51 +4460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliberation Towards Transitivity with Unshared Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4564,51 +4564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Voting Argumentation Framework: Considering the Reasoning behind Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Kaklamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,278 +4649,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02180472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+              <w:t xml:space="preserve">RuleML+RR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
               </w:r>
@@ -4932,64 +4902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5036,77 +5006,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5140,64 +5110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5238,131 +5208,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01894742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
               </w:r>
@@ -5374,64 +5374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5478,77 +5478,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5582,77 +5582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5712,64 +5712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5816,77 +5816,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5927,260 +5927,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
+              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605720v2</w:t>
+                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
+              <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
+                <w:t xml:space="preserve">hal-01605720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,64 +6244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6342,330 +6342,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01520172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t>
+              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.1642-1643, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
+                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.1642-1643, </w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
+                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6699,90 +6699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federico Cerutti (School of Computer Science &amp; Informatis at Cardiff University); Francesca Toni (Department of Computing at Imperial College London), Jul 2016, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6801,265 +6801,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a dual process cognitive model for argument evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Four Ways to Evaluate Arguments According to Agent Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.298-313, </w:t>
+              <w:t xml:space="preserve">8th International Conference on Brain Informatics and Health (BIH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.445-456, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23344-4_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01164251v1</w:t>
+                <w:t xml:space="preserve">lirmm-01245121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Ways to Evaluate Arguments According to Agent Engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a dual process cognitive model for argument evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Brain Informatics and Health (BIH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.445-456, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Scalable Uncertainty Management (SUM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. pp.298-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23344-4_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01245121v1</w:t>
+                <w:t xml:space="preserve">lirmm-01164251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement in Argumentation Is a Kind of Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,51 +7144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7261,51 +7261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements guidés par les buts en argumentation : Cadre théorique et outil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,51 +7369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duality between Addition and Removal: a tool for studying change in argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Argumentation Systems: Exploring the Interest of Removing an Argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7769,51 +7769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative decision-making approach overlapping argumentation and social choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7931,51 +7931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8069,51 +8069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing change in abstract argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,90 +8325,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justified Preference Aggregation in Agri-Food Systems: An approach, Argumentation Methods and Tools (Supplementary Material)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Koptelov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8478,51 +8478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chefou MamadouToura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Indino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8576,51 +8576,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation Update in YALLA (Yet Another Logic Language for Argumentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,57 +8675,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Axiomatic Approach of Enforcement in Argumentation: Enforcement in Argumentation is a kind of Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,103 +8734,103 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--33, IRIT : Institut de recherche en informatique de Toulouse. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] IRIT-2013-24, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884065v1</w:t>
+                <w:t xml:space="preserve">hal-02884060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axiomatic Approach of Enforcement in Argumentation: Enforcement in Argumentation is a kind of Update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,103 +8839,103 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IRIT-2013-24, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--33, IRIT : Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884060v1</w:t>
+                <w:t xml:space="preserve">hal-02884065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement optimal en argumentation Un cadre modélisant l'impact d'un système sur un autre système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8996,51 +8996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing change in abstract argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9101,51 +9101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement en argumentation : Typologie et dualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9206,51 +9206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Change in Argumentation by Using Duality Between Addition and Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9311,51 +9311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement dans un système d'argumentation : suppression d'un argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9506,51 +9506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C6BDB9B"/>
+    <w:nsid w:val="667BFE9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9654,51 +9654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B2D1BC10"/>
+    <w:nsid w:val="85C93A33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9802,51 +9802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="101F0263"/>
+    <w:nsid w:val="582EBD27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10039,51 +10039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bisquert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181030284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iate-montpellier.fr/equipes/ico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/boreal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.225-253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180493v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20528-7_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007362300420053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZGRGDMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.96" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/logic/lcs/?00007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884065v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bisquert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181030284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iate-montpellier.fr/equipes/ico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/boreal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.225-253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180493v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20528-7_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007362300420053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZGRGDMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.96" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/logic/lcs/?00007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>