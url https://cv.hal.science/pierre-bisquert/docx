--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -690,278 +690,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good practices and ethical issues in food safety related research</w:t>
+                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Engel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100016⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770578v1</w:t>
+                <w:t xml:space="preserve">hal-03806807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital revolution for the agroecological transition of food systems: a responsible research and innovation perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Good practices and ethical issues in food safety related research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+                <w:t xml:space="preserve">Bart van Der Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 203, pp.103524. </w:t>
+              <w:t xml:space="preserve">Global Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.#100016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gpeds.2022.100016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806807v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation Corrected Context Weighting-Life Cycle Assessment: A Practical Method of Including Stakeholder Perspectives in Multi-Criteria Decision Support for LCA</w:t>
               </w:r>
@@ -1192,429 +1192,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02180318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
+                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
+                <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Choice of environment-friendly food packagings through argumentation systems and preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.24-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">A Decision Support Tool for Agricultural Applications Based on Computational Social Choice and Argumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.54-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2018070104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01889268v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01893516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalizing Cognitive Acceptance of Arguments: Durum Wheat Selection Interdisciplinary Study</w:t>
               </w:r>
@@ -1977,830 +1977,830 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
+                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Moraes</w:t>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Porto</w:t>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">Nikolas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
+                <w:t xml:space="preserve">hal-05242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
+                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+                <w:t xml:space="preserve">Gabriela Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+                <w:t xml:space="preserve">Fabio Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Müller</w:t>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akira Charoensit</w:t>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carral</w:t>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242346v1</w:t>
+                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rouquette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Bucarest, Romania. pp.21-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72407-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706324v1</w:t>
+                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Form and the Content: Non-Monotonic Reasoning with Syntactic Contextual Filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27. European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669429v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">The Form and the Content: Non-Monotonic Reasoning with Syntactic Contextual Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2024 - 27. European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.1309-1316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72407-7_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
+                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
@@ -2927,3138 +2927,3147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working Memory for Assessment Under Inconsistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NMR 2021 - 19th International Workshop on Non-Monotonic Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Hanoï, Vietnam. pp.149-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337097v1</w:t>
+                <w:t xml:space="preserve">hal-03327998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Himeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Online, United Kingdom. pp.75-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337243v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Agents in Weighted Bipolar Argumentation Frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Generating preferred plans with ethical features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_6⟩</w:t>
+              <w:t xml:space="preserve">FLAIRS-34: Neural Networks and Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.v34i1.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351536v1</w:t>
+                <w:t xml:space="preserve">hal-03337097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Memory for Assessment Under Inconsistency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic rule induction for transparent CBR under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR 2021 - 19th International Workshop on Non-Monotonic Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AI 2021 - 41st BCS SGAI International Conference on Innovative Techniques and Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cambridge, United Kingdom. pp.117-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91100-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327998v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.777-783, </w:t>
+              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States. pp.13612-13613, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v34i09.7093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
+                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
+                <w:t xml:space="preserve">Gradual Semantics for Logic-Based Bipolar Graphs Using T-(Co)norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.777-783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA200166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337263v1</w:t>
+                <w:t xml:space="preserve">lirmm-03037284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Explaining ethical planning using ASP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. International Workshop on Explainable Logic-Based Knowledge Representation (XLoKR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
+                <w:t xml:space="preserve">hal-03337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAMN: Defeasible Reasoning Tool for Multi-Agent Reasoning</w:t>
+                <w:t xml:space="preserve">A formalism unifying Defeasible Logics and Repair Semantics for existential rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2020 - 34th AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2020, New York, United States. pp.13612-13613, </w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, Italy. pp.3-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/aaai.v34i09.7093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02393877v1</w:t>
+                <w:t xml:space="preserve">lirmm-03037374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAPOW: Papow Aggregates Preferences and Orderings to select Winners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jedwabny</w:t>
+                <w:t xml:space="preserve">A Voting Argumentation Framework: Considering the Reasoning behind Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2363-2365, </w:t>
+              <w:t xml:space="preserve">ICAART 2019 - 11. International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.42-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3306127.3332113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007362300420053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02180361v1</w:t>
+                <w:t xml:space="preserve">lirmm-02180472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Aubin</w:t>
+                <w:t xml:space="preserve">PAPOW: Papow Aggregates Preferences and Orderings to select Winners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jedwabny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2363-2365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3306127.3332113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284538v1</w:t>
+                <w:t xml:space="preserve">lirmm-02180361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">Recent progresses in data and knowledge integration for decision support in agri-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liliana Ibanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC 2019 - 30es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.43-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02180395v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Arguments with Schemes and Fallacies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Logic Programming and Non-monotonic Reasoning (LPNMR 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180493v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vine and wine residues management: practices and new routes of valorisation in the French Languedoc Roussillon region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAKED: N-Ary Graphs from Knowledge Bases Expressed in Datalog±</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Gohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Fort</w:t>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on sustainable solid waste management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2390-2392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3306127.3332122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803304v1</w:t>
+                <w:t xml:space="preserve">lirmm-02180395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine waste management and opportunities for new valorisation technologies</w:t>
+                <w:t xml:space="preserve">Assessing Arguments with Schemes and Fallacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Logic Programming and Non-monotonic Reasoning (LPNMR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Philadelphia, United States. pp.61-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20528-7_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735425v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliberation Towards Transitivity with Unshared Features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wine waste management and opportunities for new valorisation technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2019 - 22nd International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388879v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voting Argumentation Framework: Considering the Reasoning behind Preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Deliberation Towards Transitivity with Unshared Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2019 - 11. International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.42-53, </w:t>
+              <w:t xml:space="preserve">PRIMA 2019 - 22nd International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Torino, Italy. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007362300420053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02180472v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">A First Order Logic Benchmark for Defeasible Reasoning Tool Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
+              <w:t xml:space="preserve">RuleML+RR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Luxembourg, Luxembourg. pp.81-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99906-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
+                <w:t xml:space="preserve">Defining argumentation attacks in practice: an experiment in food packaging consumer expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Conceptual Structures (ICCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. pp.73-87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91379-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Kaklamanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
+                <w:t xml:space="preserve">hal-01977952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Graph theoretical properties of logic based argumentation frameworks: proofs and general results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1123-1131, </w:t>
+              <w:t xml:space="preserve">5th International Workshop on Graph Structures for Knowledge Representation and Reasoning (GKR 2017), Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.118-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78102-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894742v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criteria Decision Making with Existential Rules using Repair Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+                <w:t xml:space="preserve">Inconsistency Measures for Repair Semantics in OBDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cambridge, United Kingdom. pp.177-183, </w:t>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence (IJCAI-ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1977-1983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04191-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2018/273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977952v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">On a Flexible Representation for Defeasible Reasoning Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1123-1131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
+                <w:t xml:space="preserve">DAGGER: Datalog+/- Argumentation Graph GEneRator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srdjan Vesic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1841-1843, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5555/3237383.3237996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Viewpoints using ranking-based argumentation semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.381-392, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Theoretical Properties of Logic Based Argumentation Frameworks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Yun</w:t>
+                <w:t xml:space="preserve">Demonstrating a benchmark for defeasible reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.2148-2149, </w:t>
+              <w:t xml:space="preserve">7. International Conference on Computational Models of Argument (COMMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. pp.461-462, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5555/3237383.3238101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-906-5-461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01892594v1</w:t>
+                <w:t xml:space="preserve">lirmm-01894744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Srdjan Vesic</w:t>
+                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
+              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.135-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61252-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
+                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">A structural benchmark for logical argumentation frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srdjan Vesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDA: Intelligence Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Londres, United Kingdom. pp.334-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68765-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
+                <w:t xml:space="preserve">lirmm-01668017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are ranking semantics sensitive to the notion of core?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6087,657 +6096,639 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS: Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.943-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argumentation-Based Defeasible Reasoning For Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAMAS 2017 - 16th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sao Paulo, Brazil. pp.1568-1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01520171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Chase for All Provenance Paths With Existential Rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of agro-waste valorisation routes based on a computational social choice and argumentation decision support tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Karanikolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2017 - International joint conference on rules and reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EFITA WCCA CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61252-2_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01520172v1</w:t>
+                <w:t xml:space="preserve">lirmm-01580598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.1642-1643, </w:t>
+              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.43-58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
+                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federico Cerutti (School of Computer Science &amp; Informatis at Cardiff University); Francesca Toni (Department of Computing at Imperial College London), Jul 2016, Cardiff, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
+                <w:t xml:space="preserve">hal-03155070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending GWAPs for Building Profile Aware Associative Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
+                <w:t xml:space="preserve">Arguing About End-of-Life of Packagings: Preferences to the Rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2016 - 22. International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6_4⟩</w:t>
+              <w:t xml:space="preserve">MTSR: Metadata and Semantics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Göttingen, Germany. pp.119-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49157-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01328671v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01401481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Understanding of Human Persuasion and Biases in Argumentation (CAF 2016)</w:t>
+                <w:t xml:space="preserve">Substantive irrationality in cognitive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
@@ -6755,73 +6746,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelraouf Hecham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiff Argumentation Forum (CAF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2016 - 22nd European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands. pp.1642-1643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-672-9-1642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155070v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01344696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four Ways to Evaluate Arguments According to Agent Engagement</w:t>
               </w:r>
@@ -7635,51 +7635,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7905,64 +7905,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8043,64 +8043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8675,51 +8675,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axiomatic Approach of Enforcement in Argumentation: Enforcement in Argumentation is a kind of Update</w:t>
+                <w:t xml:space="preserve">Characterizing change in abstract argumentation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
@@ -8734,97 +8734,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IRIT-2013-24, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--22, IRIT : Institut de recherche en informatique de Toulouse. 2013, pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884060v1</w:t>
+                <w:t xml:space="preserve">hal-02884051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
+                <w:t xml:space="preserve">Axiomatic Approach of Enforcement in Argumentation: Enforcement in Argumentation is a kind of Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
@@ -8839,97 +8839,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--33, IRIT : Institut de recherche en informatique de Toulouse. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] IRIT-2013-24, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884065v1</w:t>
+                <w:t xml:space="preserve">hal-02884060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement optimal en argumentation Un cadre modélisant l'impact d'un système sur un autre système</w:t>
+                <w:t xml:space="preserve">Goal-driven Changes in Argumentation: A theoretical framework and a tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
@@ -8944,97 +8944,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IRIT-2013-23, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
+              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--33, IRIT : Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884057v1</w:t>
+                <w:t xml:space="preserve">hal-02884065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing change in abstract argumentation systems</w:t>
+                <w:t xml:space="preserve">Changement optimal en argumentation Un cadre modélisant l'impact d'un système sur un autre système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudette Cayrol</w:t>
@@ -9049,73 +9049,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dupin de Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagasquie-Schiex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] IRIT RR--2013--22, IRIT : Institut de recherche en informatique de Toulouse. 2013, pp.1-34</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IRIT-2013-23, IRIT - Institut de recherche en informatique de Toulouse. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884051v1</w:t>
+                <w:t xml:space="preserve">hal-02884057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement en argumentation : Typologie et dualités</w:t>
               </w:r>
@@ -9506,51 +9506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="667BFE9B"/>
+    <w:nsid w:val="8E684B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9654,51 +9654,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="85C93A33"/>
+    <w:nsid w:val="8123098A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9802,51 +9802,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="582EBD27"/>
+    <w:nsid w:val="639CFBDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10039,51 +10039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bisquert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181030284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iate-montpellier.fr/equipes/ico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/boreal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.225-253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180493v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20528-7_6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007362300420053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZGRGDMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.96" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/logic/lcs/?00007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bisquert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-5330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181030284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iate-montpellier.fr/equipes/ico" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/boreal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Linck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelraouf Hecham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.393045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frojan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieselot Boone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pts.2720" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van Der Burg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gpeds.2022.100016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sohn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip P Kalbar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaklamanis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Karanikolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-019-00173-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2018070104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01590035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupin de Saint-Cyr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11023-017-9424-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01372745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Cayrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagasquie-Schiex" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.225-253" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240629" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jedwabny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16663-1_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Himeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.v34i1.128492" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91100-3_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02393877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v34i09.7093" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037284v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200166" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03037374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007362300420053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332113" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ibanescu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Gohier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Fort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02180395v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srdjan Vesic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3306127.3332122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180493v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20528-7_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735425v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boixel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3238101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91379-7_6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04191-5_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78102-0_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2018/273" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237863" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3237383.3237996" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-381" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01894744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-906-5-461" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61252-2_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01668017v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68765-0_28" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01605720v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01520171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01328671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01401481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49157-8_10" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01344696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-672-9-1642" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01245121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23344-4_43" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_20" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606830v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40381-1_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GZGRGDMS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147300v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.96" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140639v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23963-2_22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Karanikolas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67504-6_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609537v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875531v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collegepublications.co.uk/logic/lcs/?00007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607020v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695550v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chefou MamadouToura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Indino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884034v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>