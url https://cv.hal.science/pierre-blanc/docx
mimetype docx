--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,8916 +234,9050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Water Resources in South of Iraq: Current State, Future Evolutions, Challenges, and Potential Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Ethaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mishbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad N Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal S Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology13030087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liban : une nouvelle guerre tragique et symptomatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 132 (1), pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.132.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chypre : cinquante ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Heacock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129, pp.9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.129.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Otayek Féministes arabes du Levant. Portraits de femmes libres L’Orient des livres, Non-lieu, 2023 [Recension]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 128 (1), pp.209-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.128.0210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virages tragiques en Méditerranée et au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 127 (4), pp.9-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.127.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres, eau et régimes politiques en Méditerranée et au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130, pp.15-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.130.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigrane Yégavian, Géopolitique de l’Arménie Paris, Bibliomonde, 2023 (seconde édition augmentée) [Recension]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 126 (3), pp.203-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.126.0204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir, conflit et territoire : ce que le climat fait à la géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture israélienne, entre innovations et dépossession. In Israël : contradictions d'une démocratie coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hiver (119), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.119.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyen-Orient : entre espérances démocratiques et reprises en main autoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°113-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/quin.113.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine et spectre de famine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mai (n°485), pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2205.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen-Orient à l’heure où s’embrase le grenier de la mer Noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies en Méditerranée orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°107-108 (3), pp.36-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quin.107.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans de révoltes arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 476, pp.171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau et la terre aux racines de la conflictualité moyen-orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Moyen-Orient, des guerres sans fin, 103-104, pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage d'Omar Bessaoud, Agriculture et paysnnerie en Algérie. De la période coloniale aux politiques agricoles et rurales aujourd’hui (1962-2019), Editions Qalifa. Confluences Méditerranée, n°115, hiver 2020, pp.218-221</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de l'ouvrage d'Adrien Candiard, Du fanatisme. Quand la religion est malade, Cerf 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, Dans Confluences Méditerranée, p. 218-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture israélienne au prisme de la géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Israël une démocratie en question, 48, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique comparée des révolutions et des contre-révolutions dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Hiver (119), pp.67-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.119.0067⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 115, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.115.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Iran et ses alliés en Syrie : le répertoire du religieux, du politique et du militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haj Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’Iran en quête d’équilibre, 113, pp.193-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.113.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres et conflits : la question agraire au coeur des bouleversements géopolitiques? (grand entretien avec la rédaction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nourrir la planète, n°49, pp.68-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pays où l'eau ne coule pas de source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'histoire de la Méditerranée, pp.160-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre coupée en deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'histoire de la Méditerranée, pp.118-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre, une ressource politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Mai (n°485), pp.31-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2205.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n°455 (6), pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1906.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : l’incubation démocratique malgré tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contestations démocratiques, désordre international?, 106, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.106.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : l’incubation démocratique malgré tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (2), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.106.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée, Moyen-Orient : Les trois états d’une génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.100.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02189440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban : failles et faillites de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55</w:t>
+              <w:t xml:space="preserve">, 2016, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Palestine, les Arabes et le monde arabe : entre rivalités et représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Giblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160-161, pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.160.0273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02418079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de la Méditerranée et du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles international, Vigie Analyse prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Futurs possibles à l’horizon 2030-2050, pp.285-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arabes chrétiens, miroirs des échecs politiques du monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160-161 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.160.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions sur le partage des eaux et de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'histoire du Proche-Orient</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine, la résilience par l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalisations idéologiques au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°450, pp.27-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise : les deux versants d’un mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.094.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurdistan : la terre et l’eau au cœur des stratégies de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.70-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche-Orient : géopolitique des dynamiques agraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Géopolitique de l’agriculture, 156, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.156.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De part et d’autre de la frontière libano-syrienne : les mutations de l’agriculture du haut-Oronte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanj Hamadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaubert Ronald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La société libanaise à l'épreuve du drame syrien, 92, pp.19-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.092.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Égypte à l’Éthiopie, quand la puissance se déplace en Afrique nilotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Afriqu'Orient, 90, pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.090.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture libanaise : entre contraintes géopolitiques et retrait du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, Agricultures du Maghreb/Machrek à l'épreuve de la crise alimentaire et des révolutions arabes, pp.81-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau au Proche-Orient dans un nouveau contexte géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.48-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard géopolitique sur l’agriculture de firme dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 191, pp.129-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.9816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Liban, Palestine : la politique au prisme du syndicalisme agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. H. Shatleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Farmers' trade union in the Mediterranean countries, 26, pp.42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Geopolitical perspective on corporate perspective in the Arab World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 191 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde arabe : le salut alimentaire par la firme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 191, Agricultures de firme 2. Délocalisation et évictions, pp.129-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre : un triple enjeu pour la Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.148.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte : une hydro-hégémonie contestée sur le Nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine : géopolitique d'une violence territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 86 (86, " Palestine : vingt ans après "), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.086.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre : un triple enjeu pour la Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 148, pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.148.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordanie : une géopolitique de l’irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.6426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Baas syrien, la terre et l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.74-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diète méditerranéenne : mythes et réalités de notre assiette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.28-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Baas syrien, la terre et l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kurdistan (s). Une nation, des Etats., n°26, pp.66-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan: the geopolitics of irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.6426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révoltes arabes : premiers regards [Avant-propos]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.077.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2011 : vers un Etat Palestinien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël, Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Israël Palestine. La paix, pour quand?, n°5, pp.51-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefit of combination β-blocker and endoscopic treatment to prevent variceal rebleeding: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Funakoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Segalas-Largey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Duny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Valats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (47), pp.5982 - 5992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v16.i47.5982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte : une géopolitique de la fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°75 (4), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.075.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban, Israël : les dessous hydropolitiques d’une tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hezbollah au Liban. Entretien avec Abed Al-Halim Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences en Méditerrannée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76, pp.113-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la sécurité alimentaire mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°107-108 (3), pp.36-38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, n°43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro 476, pp.171-180</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrastes démographiques en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypte : géopolitique de la fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°9, pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pays du Golfe en Méditerranée : les registres de l'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° 74 (3), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.074.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam, développement, démocratie : les limites de l'instrumentalisation religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°355, pp.57-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le malheur est-il dans le pré ? Une lecture géopolitique de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mikaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.073.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde arabe : sortir de l'essentialisme islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, VIII (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le malheur est-il dans le pré?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barah Mikaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°73, pp.22-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux agricoles et agroalimentaires en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Moyen-Orient, des guerres sans fin, 103-104, pp.51-58</w:t>
+              <w:t xml:space="preserve">, 2009, 36, pp.78-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, Dans Confluences Méditerranée, p. 218-221</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres agricoles et eau en Méditerranée : la coopération contre la rareté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique : Revue de l'Institut International de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Israël une démocratie en question, 48, pp.48-53</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres de l'eau : une notion à revisiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agricultural restoration of the Mediterranean islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Agriculture, pêche et développement rural dans les îles méditerranéennes, 11, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconquête agricole sur les îles méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux agricoles et alimentaires en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, La Méditerranée. Un avenir en question, n°36, pp.78-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres agricoles et eau en Méditerranée : la coopération contre la rareté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique : Revue de l'Institut International de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°107, pp.92-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam, démocratie et développement. Les limites de l'instrumentalisation religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconquête agricole sur les îles de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Agriculture, pêche et développement rural dans les îles méditerranéennes, 11, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde Arabe : sortir de l'essentialisme islamique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une solidarité agricole et alimentaire en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine : sortir de la fatalité hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 341, pp.61-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un automne méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115, pp.9-24. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 67, pp.209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'heure où l'eau tend à manquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Haj Asaad</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mikaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 196, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences hydrauliques au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 339, pp.5-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liban, don du Litani, géopolitique du grand fleuve libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 196, pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.066.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des chrétiens dans les sociétés arabes : histoire et actualité d'une longue quête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’Iran en quête d’équilibre, 113, pp.193-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/come.113.0193⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 66, pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.066.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nourrir la planète, n°49, pp.68-73</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture méditerranéenne face au futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.80-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L'histoire de la Méditerranée, pp.160-161</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture méditerranéenne face au futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre : du déclamatoire à l'opératoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.067.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture, clé pour la convergence en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afkar/Idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.70-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Haoues Seniguer</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une solidarité agricole et alimentaire en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°91, pp.89-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des chrétiens dans les sociétés arabes. Histoire et actualité d'une longue quête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N°66 (3), pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.066.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures et mobilier de La Tène finale à Avenches-Sur Fourches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Méniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Frey-Kupper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Pro Aventico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.39-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liban, don du Litani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.28-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre. Du déclamatoire à l'opératoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 100, pp.13-25. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, n°67, pp.83-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la question agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67, pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.067.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leïla Shahid</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les batailles de l'eau : où en est la Syrie ? Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Giblin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mikaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 196, pp.7-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Palestine assoiffée et paupérisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysans et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°305, pp.37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la politique de l'offre à la gestion de la demande : une révolution hydraulique en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et Territoires du Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00138505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions méditerranéennes sur l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée : un développement sous tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, N°60 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.060.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre insularité et division territoriale : les difficultés de la gestion de l'eau à Chypre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°58 (3), pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.058.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nil : de l’appropriation au partage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique : Revue de l'Institut International de Géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°92, pp.17-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tutelle à la coopération ? La difficile transition des relations syro-libanaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°56 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.056.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement régional et cohésion « nationale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°56 (1), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.056.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et politique d'irrigation : analyse d'un aménagement hydraulique dans la plaine de la Bekaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et Territoires du Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00139038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liban, l'eau, la souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°58 (3), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.058.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau : un bien précieux, des enjeux multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N°58 (3), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.058.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et politique d’irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et Territoires du Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liban : les enjeux de la terre et de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 75 (2), pp.97-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Syrie au Liban : retour sur une fin d'occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N°54 (3), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.054.0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre, à l'heure du choix européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N°46 (3), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.046.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une guerre froide en Méditerranée orientale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N°40 (1), pp.141-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.040.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de Chypre et jeu d'échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde Arabe Contemporain. Cahiers de Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.21-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre. Une île à hauts risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 160-161, pp.273-286. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 98, pp.94-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...6716 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9153,7904 +9287,7904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">•Moyen-Orient : entre fragmentation et recomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Méditerranée, une idée têtue"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Euromed-IHEDN, Mar 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de la rareté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été sur les conflits au Moyen-Orient, Association catalane pour la paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël/Palestine : Pourquoi toujours plus de violence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Summer School - Conflits et interventions internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">•Agriculture : élargir les regards. Le regard de la géopolitique et de la sociologie sur les mondes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise agro-climatique en Irak. Une approche géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique franco-irakienne sur les questions agroclimatiques en Irak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français, Ambassade de France, Sep 2025, Bagdad, Iraq</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que le Moyen-Orient ? (Introduction de la semaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">école d'été sur les conflits au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associations catalane pour la Paix, Jul 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyen-Orient, Faire le point sur le Moyen-Orient, débat avec Adel Bakawan, Pierre Haski et Edwy Plenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Saint Dié des Vosges, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème Festival international de géographie : "Pouvoir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADFIG, Oct 2025, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut français, Ambassade de France, Sep 2025, Bagdad, Iraq</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres et conflits dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire, "Social-écologie, une épopée humaniste"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esprit civique, Oct 2025, domaine de Bierville, Boissy-la-Rivière, Essonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Esprit civique, Oct 2025, domaine de Bierville, Boissy-la-Rivière, Essonne, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique et climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation aux questions climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie du Renseignement, école militaire, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">•Géopolitique de la terre, l’eau et du pain au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférence de l’IISMM, L’écologie en islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’études de l’Islam et des sociétés du monde musulman, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël et la démocratie : quel avenir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeudis d'éthique publique de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Etude, Jan 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres, eau et conflit en Israël et Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférence de l'institut des Cultures d'Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Cultures d'Islam, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terres agricoles, entre convoitises et partages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème édition du Festival International de Géographie : Terres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festival International de Géographie, Oct 2024, Saint Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Le Moyen-orient à la veille du 7 octobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IHEDN. Guerre à Gaza : un an de recompositions au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Moyen-Orient &amp; Monde Arabe des Jeunes IHEDN; Institut de recherche et d’études Méditerrannée Moyen-Orient, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Académie du Renseignement, école militaire, Jun 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">144e cycle IHEDN-Jeunes Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEDN, Jun 2024, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d’études de l’Islam et des sociétés du monde musulman, Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique du piège identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des chrétiens d'Orient, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Cultures d'Islam, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui appartient la terre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33 ème Festival International du Film d'Histoire : "Notre terre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture; Région Aquitaine; Université de Bordeaux, Nov 2023, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Revue Etude, Jan 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivalités et pouvoirs : l’eau, un carburant des conflits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la CICA. Climate and geopolitical issues: Examining the impact on water stress in Egypt and the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Internationale des Crédits Agricoles, Sep 2023, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Festival International de Géographie, Oct 2024, Saint Dié, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction – Enjeux géopolitiques du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La Méditerranée face aux chocs climatiques : insécurités, conflits, adaptations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREMMO, Nov 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité Moyen-Orient &amp; Monde Arabe des Jeunes IHEDN; Institut de recherche et d’études Méditerrannée Moyen-Orient, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie : l’agriculture comme atout de puissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Turquie après les élections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Déméter, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IHEDN, Jun 2024, Troyes, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géo-histoire des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEDATE (institut des hautes études d’aménagement du territoire), Apr 2023, Hôtel de Région Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient, des idées reçues sur une région fracturée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromed-IHEDN, Apr 2023, Toulon (83000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des révolutions et contre-révolutions dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire géopolitique du Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches et d'études Méditerranée Moyen-Orient, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rendez-vous manqué du Liban avec son territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Repenser le Liban"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du futur, Jun 2022, Bikfaya, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine et crise alimentaire : risque d’implosion sociale au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les midis de l'Iremmo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches et d'études Méditerranée Moyen-Orient, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sortie des guerres de religion puis des nationalismes en Europe. Quels enseignements pour le Moyen-Orient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation des représentants de la société civile irakienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, centre français de recherche sur l'Irak, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">•Géopolitique du piège identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTLA, Apr 2022, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine, quand la faim menace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">éclairages à l'heure de la guerre en Ukraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KPMG, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Jordanie, la terre et l'eau : une stabilité par le bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The image of Jordan in the world in a 100 years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hachémite, Nov 2021, Amman, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et politique au Moyen-Orient : le sémantique, le théorique et le métaphorique pour comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irak, un destin tragique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Erbil, Iraq</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de la rareté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion des bassins versants à l'heure du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GID (Groupe interacadémique pour le développement) et CIHEAM (Centre international des hautes études agronomiques méditerranéennes)t), Oct 2021, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l’eau (conférence finale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées techniques de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Water team France et Limagrain, Sep 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutions et contre-révolutions dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches et d'études Méditerranée Moyen-Orient, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 ans de révolutions et de contre-révolutions arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire "Comment naissent et meurent les révolutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherches et d'études sur la Méditerranée et le Moyen-Orient (Iremmo), Jan 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalisme et agriculture : décryptage d’une relation complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Populisme : vers une démondialisation agricole?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de relations internationales et stratégiques (IRIS), Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture et l'alimentation : une géopolitique mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence aux Ingénieurs généraux et inspecteurs généraux du ministère de l'agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l’agriculture et de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A l’occasion de la sortie du livre coécrit avec Sébastien Abis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de relations internationales et stratégiques (IRIS), Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence aux adhérents de Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Futuribles, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de la viscéralité, introduction à la E-conférence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se nourrir dans un monde incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Déméter, Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique du piège identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut des chrétiens d'Orient, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La barbarie pour les nuls</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aparté (Association de pédopsychiatrie), Mar 2020, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la culture; Région Aquitaine; Université de Bordeaux, Nov 2023, Pessac, France</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique du Moyen-Orient : une approche par le sol et le sous-sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des ingénieurs généraux des Ponts, des Eaux et des Forêts, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Internationale des Crédits Agricoles, Sep 2023, Le Caire, Égypte</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres, eaux et conflits, Colloque « Construire la paix, déconstruire et prévenir la guerre »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paix. Civilisation, Mondialisation, Emancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Gabriel Péri, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IREMMO, Nov 2023, Marseille, France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : l’invention d’une région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Moyen-Orient : regards croisés sur une région sous tensions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iremmo, Sciences Po Bordeaux, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Club Déméter, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : des idéologies à la dérive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de EUROMED-IHEDN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association EUROMED-IHEDN, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IHEDATE (institut des hautes études d’aménagement du territoire), Apr 2023, Hôtel de Région Toulouse, France</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée : la terre et l’eau et le développement des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tables rondes de l’Arbois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tables rondes de l’Arbois, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Euromed-IHEDN, Apr 2023, Toulon (83000), France</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dérives du sionisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Palestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bergerac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches et d'études Méditerranée Moyen-Orient, Feb 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’eau et de terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Moyen-Orient : regards croisés sur une région sous tension"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iremmo, Sciences po Bordeaux, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison du futur, Jun 2022, Bikfaya, Liban</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : une géopolitique par le bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de l'Institut culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France, Jun 2019, Nouakchott, Mauritania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, centre français de recherche sur l'Irak, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre au prisme de la géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partager et protéger la terre. Pour une nouvelle loi foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assemblée nationale, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideological violences In the Middle-East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « violence and exiting of violence »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Davran et Maison des Sciences de l'Homme, Paris, Jan 2019, Suleymanieh, Iraq</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres, pouvoirs et conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum international Planet A pour l’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Planet A, Jun 2018, Chalon en Champagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée, Moyen-Orient : quand la terre fait la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les midis de l'Iremmo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de recherches et d'études Méditerranée Moyen-Orient, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, institut de recherches et d'études sur le Méditerranée et le Moyen-Orient, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UTLA, Apr 2022, Anglet, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insécurité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation promotion George Clémenceau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale d'administration, Sep 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, KPMG, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres, pouvoirs et conflits. Débat avec Dominique Potier, député</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les débats de la Fondation Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Jean-Jaurès, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Hachémite, Nov 2021, Amman, Jordan</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des terres : entre insécurité et puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum international Alternatiba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Erbil, Iraq</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des idéologies à la dérive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une autre histoire du Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAM/sciences Po/Musée d'Aquitaine, Apr 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GID (Groupe interacadémique pour le développement) et CIHEAM (Centre international des hautes études agronomiques méditerranéennes)t), Oct 2021, Bari, Italy</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources, développement rural et instabilité en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cinquantième anniversaire du Plan Bleu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plan Bleu, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Water team France et Limagrain, Sep 2021, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser l’analyse religieuse des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diocèse d'Aire et Dax, Nov 2018, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches et d'études Méditerranée Moyen-Orient, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Syrie à l’Egypte : une géopolitique des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conf'érence sur le Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association France-Palestine-Solidarité, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherches et d'études sur la Méditerranée et le Moyen-Orient (Iremmo), Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient : des idéologies à la dérive (sionisme, nationalisme, islamisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confèrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mouvement de la Paix, CCFD, MRAP, Jan 2018, Mont-de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de relations internationales et stratégiques (IRIS), Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée : entre soif de changements et réalités agraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">agriculture et alimentation : mais que fabriquent les prospectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroSciences, INRAE, Jul 2018, Bergerac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut de relations internationales et stratégiques (IRIS), Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrigation au Moyen-Orient, un regard géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième congrés des études sur le Moyen-Orient et les mondes musulmans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS (Groupe d'intérêt scientifique) Moyen-Orient et mondes musulmans, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention tragique du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres à lire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie de Dax, Mar 2017, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l’agriculture libanaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques franco-libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche agronomique du Liban; Ambassade de France au Liban, Oct 2017, Qleiat, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée des dynamiques frontalières au Moyen-Orient et au Sahel (Conclusions générales du colloque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Borders and Territorial Reconfigurations in the Middle East and the Sahel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDEJ Le Caire; CEDEJ Khartoum; Ambassade de France en Egypte, Jan 2017, Assouan, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des firmes dans le nouveau capitalisme agraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau capitalisme agraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches politiques de Sciences Po (CEVIPOF), Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révoltes, révolutions et guerres en Méditerranée et au Moyen-Orient au prisme agraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des ingénieurs généraux et inspecteurs généraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géopolitique du Moyen-Orient, au sujet du film « Les Chebabs de Yarmouk »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international du film d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Pessac, Conseil régional d'Aquitaine, Oct 2017, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine, dépossession d’un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Institut français du Caire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Caire, Egypte, Région indéterminée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditerranée, Moyen-Orient : une géopolitique agraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Master coopération et développement au Maghreb Moyen-Orient (CODEMMO), Sciences Po Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des dynamiques agraires au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, Formation des diplomates tunisiens, École national d’administration (ENA) de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau et le pouvoir, introduction à la semaine de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPLEA, Miramas, Mar 2016, Miramas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des dynamiques agraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de la SFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’économie rurale, Apr 2016, Paris, AgroParisTech, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique du Moyen-Orient : ce que les cartes nous enseignent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bergerac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Les nouveaux partenaires économiques de Djibouti les réseaux portuaires et leurs évolutions récentes : entre la Corne de l’Afrique et la péninsule arabique la fin de l’hydro-hégémonie égyptienne sur le Nil”, Table-ronde 1 “La Corne de l’Afrique et ses marges : nouvelles dynamiques économiques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observatoire des enjeux politiques et sécuritaires dans la Corne de l’Afrique, Séminaire annuel de l’Observatoire de la Corne de l’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moyen-Orient, aux racines de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes blances à Pierre Blanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Libraire ombre blanche, May 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’hydro-hégémonie égyptienne sur le Nil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique de la Corne de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGRIS (Direction générale des relations internationales et stratégiques), ministère de la Défense, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir, la terre et l’eau dans le monde arabe et au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Agros Paris Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another analysis of the Jordanian stability : the land issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arab Revolt : 100 years after</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Hachémite, Oct 2016, Aqaba, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture comme arme stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitiques de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS (Insititut de relations internationales et stratégiques), Sep 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine, la terre et l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival du film d'histoire "un si Proche-Orient".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Pessac et Région Aquitaine, Apr 2016, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de puissance en géopolitique : en quoi elle interroge les questions agraires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le blé - Enjeux géopolitiques et diplomatie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de relations internationales et stratégiques, IRIS, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique et agriculture au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence annuelle des ingénieurs généraux et inspecteurs généraux du ministère de l’Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'agriculture, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine, génération Oslo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Revue Futuribles, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand amphi Sciences Po Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Déméter, Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arabes chrétiens dans un Proche-Orient en tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de l'UTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTLA, Mar 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aparté (Association de pédopsychiatrie), Mar 2020, Dax, France</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les attentats de janvier à Paris, revenir au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur l'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Sciences agro, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des ingénieurs généraux des Ponts, des Eaux et des Forêts, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révoltes arabes : pourquoi l’effet domino n’a pas eu lieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Beyond the Arab Uprising. Rediscovering the Mena Region"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Association for Middle Eastern Studies (SeSaMO), Université Ca’Foscari, Jan 2015, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Gabriel Péri, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche-Orient : le pouvoir, la terre et l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Forum Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Montesquieu, Dec 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iremmo, Sciences Po Bordeaux, Mar 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des dynamiques agraires au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de l'IHEDN-Euromed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association EUROMED-IHEDN, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the Land issue contributes to explain the political History of the Near-East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Rural History, 2015 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Rural History Organisation (EURHO), Sep 2015, Gérone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tables rondes de l’Arbois, Apr 2019, Marseille, France</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence du panel “Diasporas et Territoires d’origine”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Communautés en exil : Arméniens, Kurdes et chrétiens arabes en territoires franciliens, Région Ile de France, Iremmo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bergerac, France</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche-Orient : aux sources agraires de la conflictualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloqiue "Agriculture délaissée, terreau de l'insécurité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OCDE, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Iremmo, Sciences po Bordeaux, Mar 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine : la dépossession des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de la Palestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Bergerac et association France-Palestine 24, Nov 2014, Bergerac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France, Jun 2019, Nouakchott, Mauritania</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land, Water and Power in the Middle East, conférence à l’Institut agronomique méditerranéen de Bari, Italie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land, Water and Power in the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Assemblée nationale, Nov 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nil : les enjeux stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres de l’Iremmo-Controverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Davran et Maison des Sciences de l'Homme, Paris, Jan 2019, Suleymanieh, Iraq</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture géopolitique de l’agriculture au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international SFER AGP 2014 Agriculture et géopolitique, Rivalités, Puissance, Coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, institut de recherches et d'études sur le Méditerranée et le Moyen-Orient, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences hydrauliques et foncières au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes blanches à..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le théâtre Grand T, Apr 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Planet A, Jun 2018, Chalon en Champagne, France</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les révoltes arabes et la question agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des responsables de réseau de coopération internationale, ministère de l’Agriculture, Direction de l’enseignement et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des agrifirmes dans le monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque, Les agrifirmes et le nouveau capitalisme agraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure d'agronomie, Dec 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land, Water and Power in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La Méditerranée et le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Alliance for Research on North Africa (ARENA) de l’Université de Tsukuba, Feb 2014, Tsukuba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de l’eau dans les territoires palestiniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition du Sénat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe sénatorial d'amitié France-Palestine, Dec 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de l’eau au Liban, débat avec Fadi Comair, directeur général du ministère de l’Eau et de l’Energie et Hyam Mallat, juriste libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les débats de l'Orient le jour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Orient le jour, Nov 2013, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche-Orient, le pouvoir, la terre et l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du Livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France, librairies francophones, Oct 2013, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bekaa dans la construction territoriale du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « la gestion du bassin transfontalier de l’Oronte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEID Genève, Ambassade de Suisse, Institut de recherche agronomique libanais, Jun 2013, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche-Orient : le pouvoir, la terre et l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assemblée permanente des chambres d'agricultures, Dec 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de l’eau dans les territoires palestiniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coopération décentralisée avec la Palestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum des collectivités européennes pour la Palestine, Nov 2013, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre violences hydrauliques et hydro-diplomatie, le cas de la Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jordan, an Arab diplomacy in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haschemit University, Dec 2010, Amman, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise de l’eau en Palestine : le cas du gouvernorat de Bethléem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau dans la ville. Du Maghreb au Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Oct 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatrième forum inter-libanais sur l'agriculture : background paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Reiffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale d'administration, Sep 2018, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Forum Inter-Libanais sur le Développement Economique et Social : l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Beyrouth, Liban. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bayonne, France</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël/Palestine : pour sortir de la crise de l'eau dans un contexte de fort changement démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés mondial de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Plan Bleu, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la crise de l'eau dans le contexte des changements démographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. World Water Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LAM/sciences Po/Musée d'Aquitaine, Apr 2018, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Chypriotes turcs : entre Nicosie et Ankara. Actes du colloque «géopolitique de Chypre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique de Chypre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.31-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Jean-Jaurès, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre et jeu d’échelle : actes du colloque organisé par la Maison de l’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en cours sur la question chypriote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2 Groupe de recherches et d'études sur la Méditerranée et le Moyen-Orient, Oct 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...3915 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17060,8442 +17194,8541 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des Palestiniens. Itinéraire d'un peuple sans Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 96 p., 2025, Coll. Atlas-Monde, 9782080469243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique et climat. Deuxième édition revue et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, 296 p., 2025, 978-2-7246-4395-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tierra, poder y conflictos. Una agrohistoria del Mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icaria Editorial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 368 p., 2024, Colección Antrazyt, 536, 978-84-19778-29-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de sciences po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 246 p., 2023, 978-2-7246-4120-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rendez-vous manqué des peuples. De l'échec des révolutions populaires aux dérives populistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion. Autrement, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyrolles, 184 p., 2020, 978-2-212-57164-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres, pouvoirs et conflits. Une agro-histoire du monde. 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 396 p., 2020, 9782724625356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyen-Orient. Idées reçues sur une région fracturée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Idées reçues, 979-10-318-0336-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas du Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782746751200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre en commun. Plaidoyer pour une justice foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grimonprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Jean-Jaurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90 p., 2019, 978-2-36244-123-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terres, pouvoirs et conflits, Une agro-histoire du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, 2018, Essais, 978-2-7246-2220-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israël face à Israël : promesses et dérives d'une utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7467-4679-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau capitalisme agricole. De la ferme à la firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2017, Académique, 978-2-7246-2135-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention tragique du Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782746744776</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau capitalisme agricole. De la ferme à la firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 306 p., 2017, Economie Politique, 9782724621358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Medio Oriente in 100 mappe. Alle radici della violenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libreria Editrice Goriziana, 2016, 978-88-6102-040-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas du Moyen-Orient : aux racines de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 978-2-7467-4679-4</w:t>
+              <w:t xml:space="preserve">, 2016, 978-2-7467-3585-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Purseigle</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacirignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, 2017, Académique, 978-2-7246-2135-8</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Albisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Di Terlizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.556, 2014, Mediterra, 978-2-7246-1475-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence et politique au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782746744776</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 254 p., 2014, 2-7246-1585-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Purseigle</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterra 2014 Logistique et commerce agro-alimentaire: un défi pour la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIHEAM, 570 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterra 2014 : Logistics and agro-food trade. A challenge for the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacirignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, 306 p., 2017, Economie Politique, 9782724621358</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Albisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Di Terlizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, pp.509, 2014, Mediterra, 978-2-7246-1510-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des Palestiniens un peuple en quête d'un État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Libreria Editrice Goriziana, 2016, 978-88-6102-040-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ahmed Souiah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, Paris, pp.96, 2014, 978-2-7467-3587-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Al Shalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ward Books, 2013, 978-9957-565-24-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02536637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine : vingt ans après &amp;quot;, Confluences Méditerranée, n° 86, été 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions L'Harmattan, Paris, pp.230, 2013, ISBN : 9782336302454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et alimentation : des champs géopolitiques de confrontation au 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions les cahiers de Démeter, pp.157, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche-Orient : le pouvoir, la terre et l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.401, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM : A Mediterranean story (1962-2012). Le CIHEAM : une histoire méditerranéenne (1962-2012), Paris, CIHEAM, 74.p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diète méditerranéenne pour un développement régional durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mombiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Albisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 526 p. ; 500 p., 2012, Mediterra, 978-2-7246-1247-9 ; 978-2-7246-1248-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des Palestiniens : un peuple en quête d'un État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Souiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, pp.80, 2011, Atlas/Monde, 978-2-7467-1483-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives pour les politiques agricoles en Afrique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoub Mezhouagi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFD-CIHEAM, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Egypte : l'éclipse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Confluences Méditerranée, pp.240, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terramed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministerio de medio ambiente y medio rural y marino Ciheam, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02536662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des mondes agricoles et ruraux en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.132, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mombiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.132, 2010, Mediterra, 9782724611427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mombiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mitrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 12, pp.132, 2010, Mediterra, 9782724611434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives des politiques agricoles en Afrique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihoub Mezouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, 238 p., 2009, Options Méditerranéennes. Série B : Etudes et Recherches, 978-2-85352-432-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives des politiques agricoles en Afrique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, pp.238, 2009, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-432-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétiens d'Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les cahiers de confluences, pp.202, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterra 2008 : les futurs agricoles et alimentaires en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. De Jouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.368, 2008, Mediterra, 978-2-7246-1064-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les batailles de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barah Mikaïl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Choiseul, pp.142, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les futurs agricoles et alimentaires en Méditerranée à l'horizon 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de Sciences Po, pp.368, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterra 2008: the future of agriculture and food in mediterranean countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. De Jouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, pp.356, 2008, Mediterra, 978-2-7246-1065-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterra 2008 : les futurs agricoles et alimentaires en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. De Jouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.368, 2008, Mediterra, 978-2-7246-1064-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine, la dépossession d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-7467-3585-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi-Ahmed Souiah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.256, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">C. Lacirignola</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">, 14, pp.556, 2014, Mediterra, 978-2-7246-1475-6</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9782296034419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CIHEAM, 570 p., 2014</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ο ΔΙΑΜΕΛΙΣΜΟΣ ΤΗΣ ΚΥΠΡΟΥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ολκός (Olkos), 2002, 960-8154-15-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 254 p., 2014, 2-7246-1585-9</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Maghreb au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2002, 2-7475-3042-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...114 lines deleted...]
-              <w:t xml:space="preserve">, 14, pp.509, 2014, Mediterra, 978-2-7246-1510-4</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02536672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déchirure chypriote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2000, 9782738493545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...2273 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (54)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, un carrefour géopolitique de l'agro-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Billion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolga Bilener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Déméter-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-215, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance, conflits et Etats. Aux sources géopolitiques des politiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles. Théories, histoires, réformes, expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.693-726, 2025, Coll. Rencontres, 675, 978-2-406-18457-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démocraties face aux batailles climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Abis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Déméter. Nourrir 2050 : de la fiction à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club Démeter; IRIS éditions, pp.133-154, 2025, 978-2-493756-03-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysans et la guerre : analyse d’une relation tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Abis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Démeter 2024. Mondes agricoles : cultiver la paix en temps de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris éditions; Club Demeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-95, 2024, 978-2-493756-02-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Aux racines de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Blanc; Jean-Paul Chagnollaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du Moyen-Orient : aux racines de la violence. Troisième édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.6-7, 2023, 9782080424167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir la puissance : l'alimentation au prisme de la géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Abis; Matthieu Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Déméter 2022. Alimentation : les nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Club Déméter; IRIS (Institut de Relations Internationales et Stratégiques)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-39, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalisme et agriculture : passé et présent d’une liaison complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Abis; Matthieu Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Déméter 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-117, 2020, 0011662116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanon : a country of three crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut europeu de la Méditerrania, IEMED, pp.61-64, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde plus instable, radicalement incertain et sans gouvernance réelle : l’agriculture comme démonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Abis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Déméter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-38, 2019, Hors collection (en ligne)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palestine, la résilience par l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosimo Lacirignola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et conflits en Méditerranée, l'agriculture comme résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, L’Harmattan, pp.121-132, 2018, La bibliothèque de l'iReMMO, 978-2-343-13701-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des reconfigurations agraires dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Blanc; François Purseigle; Geneviève N’Guyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau capitalisme agraire, de la ferme à la firme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.215-238, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ferme à la firme. Agricultures en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Purseigle; Geneviève Nguyen; Pierre Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau capitalisme agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.13-28, 2017, Académique, 978-2-7246-2135-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Perspective of Natural ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halka Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO and CIHEAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2016 : Zero Waste in the Mediterranean, Natural Resources, Food and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.35-48, 2017, 978-2-7246-1921-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la question foncière éclaire la conflictualité au Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo F Luna; Niccolo Mignemi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prédateurs et résistants, appropriation et réappropriation de le terre et des ressources naturelles (16e-20e siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.69-86, 2017, 978-2-84950-551-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective globale des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halka Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2016 : Zéro gaspillage en Méditerranée. Ressources naturelles, alimentation et connaissances.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de sciences po, pp.35-50, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FAO and CIHEAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2016 : Zero Waste in the Mediterranean, Natural Resources, Food and Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.35-48, 2017, 978-2-7246-1921-8</w:t>
+              <w:t xml:space="preserve">, Presses de sciences po, pp.15-25, 2016, 978-2-84950-551-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Perspective of Natural Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Brun</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halka Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Presses de sciences po, pp.35-50, 2016</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIHEAM; FAO Organisation des Nations unies pour l’alimentation et l’agriculture. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEDITERRA 2016, Zero waste in the Mediterranean. Natural Ressources, Food and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de SciencesPo, pp.35-48, 2016, 9782724619201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les crises politiques au Proche-Orient à la lumière de la question foncière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cosimo Lacirignola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terres et mer, ressources vitales pour la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La bibliothèque de l'Iremmo (L'Harmattan), pp.41-51, 2015, 978-2-343-05909-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accès à l’eau contrarié en contexte conflictuel : le cas du Grand Bethléem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Bennafla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.239-256, 2015, Hommes et sociétés, 978-2-8111-1449-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrie, Liban, Palestine : la politique au prisme du syndicalisme agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Abis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilisations rurales en Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan « Bibliothèque de l’Iremmo », pp.95-104, 2014, ISBN : 978-2-343-03723-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01101449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A geohistory of agricultural trade : the long time span that enlightens the present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIHEAM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2014 : logistics and agro-food trade. A challenge for the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de sciences po, pp.21-36, 2014, 978-2-7246-1510-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une géo-histoire du commerce agricole: les temps longs pour éclairer le présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEDITERRA 2014. Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIHEAM Paris/Presses de Sciences Po, pp.11-34, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01071817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égypte, entre insécurités alimentaires et inconnues géopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Démeter 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club Demeter, pp.194-249, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau au Proche-Orient dans un nouveau contexte géopolitique et Le Golan : le plateau de la discorde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Bautzmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas géopolitique mondial 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Argos, 192 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et géopolitique au XXIe siècle : rivalités, stratégies, pouvoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abis S. (dir.) and Blanc P. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture et alimentation. Des champs géopolitiques de confrontation au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Club Déméter, pp.7-51, 2012, Cahier Demeter</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau, enjeu des stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sournia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Lefeuvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’eau et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Jean-Pierre Monza, pp.357-369, 2011, 978-2-91623-117-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités socio-économiques : la marque de l'inégalité [Partie 1. Populations et économies]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.26-29, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité et contrariétés géographiques [Partie 3. Espaces et ressources]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.42-45, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités et inquiétudes foncières [Partie 3. Espaces et ressources]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.46-47, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographical diversity and difficulties [Part 3. Regions and resources]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.42-45, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Water scarcity and water gaps [Part 3. Regions and resources]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamaddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.48-51, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et diasporas [Partie 8. La Méditerranée dans la mondialisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.114-117, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractures et rareté hydriques [Partie 3. Espaces et ressources]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamaddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.48-51, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses de sciences po, pp.15-25, 2016, 978-2-84950-551-9</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.12-14, 2010, Mediterra, 978-2-7246-1142-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Brun</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How secure are food supplies? [Part 7. Food and healthy eating]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.104-105, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.12-14, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approvisionnements, quelle sécurité? [Partie 7. Se nourrir, bien se nourrir!]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.104-105, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The agricultural history of the Mediterranean region [Part 2. Facets of the Mediterranean]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc, P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.32-35, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations and diasporas [Part 8. The Mediterranean region and globalisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.114-117, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land realities and concerns [Part 3. Regions and resources]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.46-47, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraregional actors [Part 8. The Mediterranean region and globalisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cusi Echaniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.118-123, 2010, Mediterra, 978-2-7246-1143-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteurs extra-régionaux [Partie 8. La Méditerranée dans la mondialisation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses de SciencesPo, pp.35-48, 2016, 9782724619201</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cusi Echaniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.118-123, 2010, Mediterra, 978-2-7246-1142-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La bibliothèque de l'Iremmo (L'Harmattan), pp.41-51, 2015, 978-2-343-05909-9</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire agricole de la Méditerranée [Partie 2. Les Méditerranées]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Mediterra. Agriculture, alimentation, pêche et mondes ruraux en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.32-35, 2010, Mediterra, 978-2-7246-1142-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.239-256, 2015, Hommes et sociétés, 978-2-8111-1449-7</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic realities: the mark of inequality [Part 1. Populations and economies]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mombiela F. (ed.), Blanc P. (ed.), Abis S. (ed.), Mitrano P. (ed.), Colombani A. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra atlas. Mediterranean agriculture, food, fisheries and the rural world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.26-29, 2010, Mediterra, 978-2-7246-1143-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan « Bibliothèque de l’Iremmo », pp.95-104, 2014, ISBN : 978-2-343-03723-3</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moderniser l'agriculture irriguée au Proche-Orient (Préface)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Arrighi de Casanova, Hervé Levitte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moderniser l'agriculture irriguée au Proche-Orient. retour d'expérience sur l'engagement de la mission régionale eau et agriculture (1993-2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO AFD, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de sciences po, pp.21-36, 2014, 978-2-7246-1510-4</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignements et défis pour le futur agricole au Maghreb et en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abis S. (ed.), Blanc P. (ed.), Lerin F. (ed.), Mezouaghi M. (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives des politiques agricoles en Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIHEAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-192, 2009, Options Méditerranéennes : Série B. Etudes et Recherches, 978-2-85352-439-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIHEAM Paris/Presses de Sciences Po, pp.11-34, 2014</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The socio-demographic context : [Part 1 : Analysis of agriculture and the agro-food situation in the Mediterranean region - Chapter 1]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu B. (dir.), Abis S. (coord.), Blanc P. (coord.), Jouvenel H. de (collab.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2008: the future of agriculture and food in mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presses de Sciences Po, pp.33-57, 2008, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Blanc</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geo-economic context : [Part 1 : Analysis of agriculture and the agro-food situation in the Mediterranean region - Chapter 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Club Demeter, pp.194-249, 2014</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ould Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu B. (dir.), Abis S. (coord.), Blanc P. (coord.), Jouvenel H. de (collab.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2008: the future of agriculture and food in mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presses de Sciences Po, pp.59-97, 2008, Mediterra, ISBN 978-2-7246-1065-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Argos, 192 p., 2014</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte sociodémographique : [Partie 1 : Diagnostics de la situation agricole et agro-alimentaire en Méditerranée - Chapitre 1]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu B. (dir.), Abis S. (coord.), Blanc P (coord.), Jouvenel H. de (collab.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2008 : les futurs agricoles et alimentaires en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses de Sciences Po, pp.31-56, 2008, Mediterra, 978-2-7246-1064-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconciling production and management of scarce resources [Part 2 : Action priorities for Mediterranean agriculture and agro-food production in the world of 2020 - Chapter 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamaddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu B. (ed.), Abis S. (ed.), Blanc P. (ed.), Jouvenel H. de (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2008: the future of agriculture and food in mediterranean countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Presses de Sciences Po, pp.205-225, 2008, Mediterra, 978-2-7246-1064-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire en ménageant les ressources naturelles [Partie 2 : Chantiers pour l'agriculture et l'agro-alimentaire en Méditerranée à l'horizon 2020 - Chapitre 7]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lamaddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu B. (ed.), Abis S. (ed.), Blanc P. (ed.), Jouvenel H. de (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2008 : les futurs agricoles et alimentaires en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses de Sciences Po, pp.209-230, 2008, Mediterra, 978-2-7246-1064-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte géo-économique : [Partie 1 : Diagnostics de la situation agricole et agro-alimentaire en Méditerranée - Chapitre 2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 13, Club Déméter, pp.7-51, 2012, Cahier Demeter</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ould Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervieu B. (dir.), Abis S. (coord.), Blanc P. (coord.), Jouvenel H. de (collab.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterra 2008 : les futurs agricoles et alimentaires en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Presses de Sciences Po, pp.57-95, 2008, Mediterra, 978-2-7246-1064-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Editions Jean-Pierre Monza, pp.357-369, 2011, 978-2-91623-117-4</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu hydropolitique, au cœur des relations israélo-libanaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Mermier et Elisabeth Picard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liban : une guerre de 33 jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.154-162, 2007, 978-2-7071-5099-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.26-29, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport au Liban : un révélateur de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Chiclet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers de Confluences L'Harmattan, pp.158-163, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 12, Presses de Sciences Po, pp.42-45, 2010, Mediterra, 978-2-7246-1142-7</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chypre, entre séparation et retrouvailles (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lacarrière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicosie, ville morte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olkos, pp.8-14, 2003, 960-8154-27-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...2165 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25505,401 +25738,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2025, année charnière pour le climat : le déni de Donald Trump pourrait se propager en Europe [Entretien]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nil : une croisière géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://www.arte.tv/fr/videos/103960-003-A/le-dessous-des-cartes/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture israélienne : un enjeu géopolitique de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faim des villes, faim des campagnes, le retour du politique (observatoire de l'IRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liban, un pays d'eau : pour combien de temps? observatoire Institut de recherches internationales et stratégiques (IRIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pain, l’eau, la terre : nouveaux sujets de révolte en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25909,1280 +26142,1280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise de l’eau en Irak : diagnostic et perspectives d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agences Universitaire de la Francophonie, Région Moyen-Orient. 2023, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food security in the Mediterranean during the Covid-19 crisis, in &amp;quot;Post Covid-19: opportunities for growth, regional value chains and Mediterranean integration”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Center for Mediterranean Integration (CMI) and Euromediterranean Forum of Institutes of Economic Sciences (FEMISE). 2022, pp.18-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turquie : une puissance agricole en devenir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Club Déméter, agrospective. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des ressources au Moyen-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence française de développement (AFD); Institut de recherches et d'études sur la Méditerranée et le Moyen-Orient (IREMMO). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Indépendantisme et sortie de violence », Panel International sur la sortie de violence, FMSH, novembre 2019, https://omnibook.com/view/10a18e7c-24ca-4d0c-a409-7ace6828c09f/31ea75.xcml</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azza A. Abdel Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Bakawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Maison des Sciences de l'Homme (FMSH). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir dans les territoires occupés palestiniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chagnollaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Alsajdeya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence française de développement. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydropolitique du Nil : La sortie du statu quo hydro-hégémonique de l'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahel Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 15, Observatoire des enjeux politiques et sécuritaires dans la Corne de l’Afrique (Les Afriques dans le monde). 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02386452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation et appui à la politique scientifique de l’Institut de recherche agronomique libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ambassade de France au Liban. 2016, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la stratégie du ministère de l’agriculture libanais (2010-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM Montpellier; Union Européenne. 2014, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CIHEAM, une histoire méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre international de hautes études agronomiques méditerranéennes CIHEAM. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une coopération hydraulique avec les territoires palestiniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional île de France. 2009, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture libanaise, diagnostic et pistes d'action. Etude pour le forum interlibanais des partis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Alsajdeya</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence française de développement. 2019</w:t>
+                <w:t xml:space="preserve">Patricia Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] FEMISE RESEARCH PAPERS, Marseille; Délégation de l'Union européenne, Beyrouth. 2008, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 15, Observatoire des enjeux politiques et sécuritaires dans la Corne de l’Afrique (Les Afriques dans le monde). 2016</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama stratégique et prospectif de la situation agricole et agroalimentaire en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'agriculture français, DPEI. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ambassade de France au Liban. 2016, 66 p</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Litani : géopolitique et gestion sociale d’un fleuve libanais, étude dans le cadre du programme MEDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agropolis. 2006, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIHEAM Montpellier; Union Européenne. 2014, 79 p</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche à l’Institut de recherches agronomique libanais (IRAL) : état des lieux et perspectives scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ambassade de France au Liban. 2004, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre international de hautes études agronomiques méditerranéennes CIHEAM. 2012</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions des bailleurs de fonds et des ONG au développement agricole libanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ambassade de France au Liban; Ministère de l'agriculture Libanais. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...408 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27192,144 +27425,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle des conférences de l'IISMM : L'écologie en Islam : traditions séculaires et défis contemporains - « Géopolitique de la terre, de l'eau et du pain au Moyen-Orient »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId510"/>
+      <w:footerReference w:type="default" r:id="rId520"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27476,51 +27709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2026.01.043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Heacock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.129.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921980v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.128.0210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.130.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.126.0204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chagnollaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.113.0108" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.119.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2205.0031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.107.0036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132588v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.115.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haj Asaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.113.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1906.0115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544368v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Shahid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Giblin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.160.0273" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550604v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.160.0239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550955v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280810v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.094.0009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545685v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanj Hamad&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaubert Ronald" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.092.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.090.0123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9816" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H. Shatleh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.148.0083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545730v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.086.0013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NLSZFW8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.077.0009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Funakoshi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segalas-Largey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oberti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valats" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v16.i47.5982" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545752v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.074.0083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mika&#239;l" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.073.0022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192617v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550206v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barah Mika&#239;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550213v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440982v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481770v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chagnollaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.066.0009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481761v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.067.0083" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440978v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550231v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550251v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459024v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.067.0149" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.060.0023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550353v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.058.0103" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.058.0127" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.056.0055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550361v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.056.0115" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139038v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.058.0009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550419v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550367v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.054.0201" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550428v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.046.0099" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550436v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.040.0141" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550568v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497777v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497788v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497846v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497813v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497754v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044424v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047686v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044453v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044439v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062146v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062150v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047694v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062152v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122610v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887571v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887575v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887574v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426985v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407137v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407113v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180277v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180280v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172802v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530930v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551799v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276447v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551804v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551935v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551810v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555067v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555033v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555025v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555020v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552103v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555107v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555032v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559036v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559043v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559052v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559028v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559023v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559063v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565517v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559719v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559082v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627669v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559101v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565553v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517661v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565575v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565560v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565605v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565527v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565544v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627672v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111594v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565673v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565618v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111617v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111612v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111606v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565641v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572334v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572379v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572346v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572403v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572411v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572359v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550483v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550485v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reiffers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481765v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550558v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044140v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895219v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icariaeditorial.com/content/4-la-editorial" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589793v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136882v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100751280" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280935v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/moyen-orient-idees-recues-region-fracturee/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534658v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-du-moyen-orient" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156695v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535433v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280928v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/essais-et-documents/israel-face-a-israel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535189v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534674v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/angles-et-reliefs/linvention-tragique-du-moyen-orient" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790344v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280925v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164460v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacirignola" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Albisu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di Terlizzi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=10942" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109712v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100929380" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164459v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=13986" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ahmed Souiah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536637v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Al Shalabi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Olivier Faure" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933848v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982838v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982812v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212711v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811243v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mombiela" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Albarracin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Albisu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciheam.org/index.php/en/publications/mediterra-2012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179115v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Souiah" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982893v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoub Mezhouagi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536662v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982853v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183274v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mombiela" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mitrano" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818442v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoub Mezouaghi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ressources.ciheam.org/util/search/detail_numero.php?mot=567&amp;amp;langue=fr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192585v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouaghi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=567" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982916v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481785v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Jouvenel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=23846" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982907v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982910v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481787v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=25654" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481786v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982929v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534541v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23842&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534617v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536672v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534577v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228672v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044187v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bueno" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921787v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/revue/le-demeter/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228436v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/atlas-du-moyen-orient-aux-racines-de-la-violence--9782080424167-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598088v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530897v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/iris.abis.2020.01" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544304v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280943v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/iris.abis.2019.01.0019" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535434v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543088v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535191v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543132v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543199v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543166v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543203v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543228v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280875v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101449v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543392v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071817v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109722v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109716v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175199v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543403v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sournia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180769v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180755v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180768v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180775v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaddalena" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180766v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180758v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180761v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180774v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180760v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180762v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180754v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180753v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180765v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180763v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180773v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusi Echaniz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180771v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180759v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180770v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543415v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192613v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=801112" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440984v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ould Aoudia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440983v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440980v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giove" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482775v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440987v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543425v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543617v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543507v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442079v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426990v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132572v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546136v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546179v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550638v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044379v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598098v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Augier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538172v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550615v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavoux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860068v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza A. Abdel Aziz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Bach" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bakawan" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gignard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550607v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Alsajdeya" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386452v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahel Rashid" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551011v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550999v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550986v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551113v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551103v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551120v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04901650v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petriat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05528750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chaussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seksik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nachury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2026.01.043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05548651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Ethaib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mishbak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad N Fares" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal S Makki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology13030087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Heacock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.129.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.128.0210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.130.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.126.0204" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362530v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.119.0067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chagnollaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.113.0108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2205.0031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quin.107.0036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132594v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.115.0011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haj Asaad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.113.0193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544330v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1906.0115" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Seniguer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.100.0013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02418079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Shahid" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Giblin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.160.0273" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.160.0239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.094.0009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545685v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Saad&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanj Hamad&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaubert Ronald" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.092.0019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109437v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.090.0123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933868v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.9816" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. H. Shatleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.148.0083" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.086.0013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165082v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6426" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4NLSZFW8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175221v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.077.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268563v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Funakoshi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segalas-Largey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Oberti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v16.i47.5982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.075.0013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545755v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545761v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.074.0083" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192586v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mika&#239;l" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.073.0022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barah Mika&#239;l" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192617v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546090v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192616v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481764v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481770v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chagnollaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.066.0009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.067.0083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550231v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459024v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Frey-Kupper" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Duvauchelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550224v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.067.0149" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550335v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550629v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550343v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.060.0023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550353v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.058.0103" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550365v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.056.0055" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550361v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.056.0115" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550355v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.058.0127" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.058.0009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.054.0201" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550428v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.046.0099" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.040.0141" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550442v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497766v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044406v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497823v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047686v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044453v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044439v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062146v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047694v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122610v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887568v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887575v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426985v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407119v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407137v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407113v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407098v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180278v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550463v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276447v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551804v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551935v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551810v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552095v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555033v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555025v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552103v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555103v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555096v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559043v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559052v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559028v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559063v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627671v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627670v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628605v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565517v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565506v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559719v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627669v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559101v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559091v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559734v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565534v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517661v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565575v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565560v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565605v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565544v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565618v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111594v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111612v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111617v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565686v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111606v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572403v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572379v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572359v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572371v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550483v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550485v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267666v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reiffers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Augier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481765v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550558v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044140v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044130v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895219v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icariaeditorial.com/content/4-la-editorial" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122601v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136882v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534465v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100751280" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280935v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/moyen-orient-idees-recues-region-fracturee/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534658v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-monde/atlas-du-moyen-orient" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156695v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Potier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grimonprez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535433v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280928v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/essais-et-documents/israel-face-a-israel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535189v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/angles-et-reliefs/linvention-tragique-du-moyen-orient" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790344v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280925v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280906v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164460v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacirignola" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Albisu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Di Terlizzi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=10942" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109712v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100929380" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071786v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164459v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=13986" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071942v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi-Ahmed Souiah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536637v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Al Shalabi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Olivier Faure" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933848v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982838v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982812v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212711v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811243v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mombiela" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Albarracin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Albisu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ciheam.org/index.php/en/publications/mediterra-2012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179115v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Souiah" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982893v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoub Mezhouagi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982842v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536662v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183274v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mombiela" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mitrano" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colombani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183275v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818442v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lerin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihoub Mezouaghi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ressources.ciheam.org/util/search/detail_numero.php?mot=567&amp;amp;langue=fr" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192585v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lerin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouaghi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=567" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982916v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481785v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hervieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. De Jouvenel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=23846" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982907v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982910v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481787v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=notice_display&amp;amp;id=25654" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481786v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00982929v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534541v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23842&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534617v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536672v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534577v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billion" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Bilener" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228672v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044187v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bueno" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921787v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/revue/le-demeter/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228436v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/atlas-du-moyen-orient-aux-racines-de-la-violence--9782080424167-page-6?lang=fr" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598088v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530897v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/iris.abis.2020.01" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544304v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280943v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3917/iris.abis.2019.01.0019" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535434v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543088v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535191v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543199v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543132v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543166v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543203v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543228v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280875v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101449v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543392v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071817v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109722v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109716v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175199v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543403v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sournia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180769v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180755v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180768v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180758v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180775v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamaddalena" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180766v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180761v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180760v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180762v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180754v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180753v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180765v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180763v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180773v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cusi Echaniz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180771v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180759v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180770v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543415v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192613v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/article.php?IDPDF=801112" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440983v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440984v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ould Aoudia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440980v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482776v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giove" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482775v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440987v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543425v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543617v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543507v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442079v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426990v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132572v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546136v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546179v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550638v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044379v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598098v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Augier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538172v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550615v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavoux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860068v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza A. Abdel Aziz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Bach" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bakawan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gignard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550607v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Alsajdeya" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386452v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahel Rashid" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551011v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550999v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550986v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551113v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551103v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551120v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551144v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04901650v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Acloque" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petriat" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>