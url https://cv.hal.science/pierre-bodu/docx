--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -3891,191 +3891,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t>
+                <w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t>
+              <w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00345112v1</w:t>
+                <w:t xml:space="preserve">hal-01828395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t>
+                <w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t>
+              <w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828395v1</w:t>
+                <w:t xml:space="preserve">halshs-00345112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des hommes et des animaux. L'exemple du gisement azilien du Closeau à Rueil-Malmaison (Hauts-de-seine)</w:t>
               </w:r>
@@ -4816,234 +4816,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">29ème Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jessie Cauliez, Sandrine Costamagno, Claire Manen, Pierre-Yves Milcent, Mari- lou Nordez, Thomas Perrin, Jean-Marc Pétillon, Caroline Renard, Cristina San Juan-Foucher, Nicolas Valdeyron, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003739v1</w:t>
+                <w:t xml:space="preserve">hal-04307120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France).</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jessie Cauliez, Sandrine Costamagno, Claire Manen, Pierre-Yves Milcent, Mari- lou Nordez, Thomas Perrin, Jean-Marc Pétillon, Caroline Renard, Cristina San Juan-Foucher, Nicolas Valdeyron, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307120v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Benzene Polycarboxylic Acid Analysis: potential of a molecular marker for the study of archaeological hearths and wildfires</w:t>
               </w:r>
@@ -6809,277 +6809,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+                <w:t xml:space="preserve">Fire and Hearth. To what extend can they light Paleolithic ways of lif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183410v1</w:t>
+                <w:t xml:space="preserve">hal-02066750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire and Hearth. To what extend can they light Paleolithic ways of lif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bon</w:t>
+                <w:t xml:space="preserve">Henri- Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066750v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2018 - Pourquoi Ormesson ? University of Liege, 12-13 Avril 2018.</w:t>
               </w:r>
@@ -7378,269 +7378,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Taylor</w:t>
+                <w:t xml:space="preserve">La « production baguettaire » au Gravettien. Étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
+              <w:t xml:space="preserve">« À coup d’éclats ! ». La fracturation des matières osseuses en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, Apr 2017, Paris, France. pp.139-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313006v1</w:t>
+                <w:t xml:space="preserve">hal-02094920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « production baguettaire » au Gravettien. Étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« À coup d’éclats ! ». La fracturation des matières osseuses en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, Apr 2017, Paris, France. pp.139-180</w:t>
+              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094920v1</w:t>
+                <w:t xml:space="preserve">hal-04313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t>
               </w:r>
@@ -9340,298 +9340,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossements d’animaux abattus (notice)</w:t>
+                <w:t xml:space="preserve">Feuille de laurier (notice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du patrimoine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile- de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Patrimoine, pp.80, 2021, 9782757705193</w:t>
+              <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.78, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03469050v1</w:t>
+                <w:t xml:space="preserve">halshs-04309105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feuille de laurier (notice)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions du patrimoine. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Blaser; Hélène Djema; Jean-Luc Locht; Christine Chausse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.78, 2021</w:t>
+              <w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.213-239, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04309105v1</w:t>
+                <w:t xml:space="preserve">halshs-03469525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ossements d’animaux abattus (notice)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.213-239, 2021</w:t>
+              <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile- de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Patrimoine, pp.80, 2021, 9782757705193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03469525v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03469050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’aube de l’Histoire entre Yonne, Seine et Aube. Bien avant les premiers paysans : quelques bribes paléolithiques de l’Aube</w:t>
               </w:r>
@@ -10386,294 +10386,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Montoya; Clément Paris; Pierre Bodu. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C28, Société Préhistorique Française, pp.185-205, 2019, Collection Congrès Préhistoriques de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473149v2</w:t>
+                <w:t xml:space="preserve">halshs-03023499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C28, Société Préhistorique Française, pp.185-205, 2019, Collection Congrès Préhistoriques de France</w:t>
+              <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03023499v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palethnologie du Paléolithique supérieur ancien : où en sommes-nous?. Introduction à la session 2</w:t>
               </w:r>
@@ -10752,285 +10752,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une journée ordinaire dans un campement de chasseurs de rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fracturation du bois de renne : du cas didactique aux cas archéologiques du Magdalénien moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Teyssandier; Stephanie Thiébault. </w:t>
+              <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les steppes, Eldorado des périodes glaciaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi-CNRS, pp.74-75, 2018, Pré-Histoires, La conquête des territoires</w:t>
+              <w:t xml:space="preserve">À coups d’éclats ! La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connue, actes de la séance de la Société préhistorique française (Paris, 25 avril 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.23-42, 2018, Séances de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03023983v1</w:t>
+                <w:t xml:space="preserve">halshs-03023715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fracturation du bois de renne : du cas didactique aux cas archéologiques du Magdalénien moyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Malgarini</w:t>
+                <w:t xml:space="preserve">Exploitation de bois de cervidé et comportements techniques durant l’Aurignacien en Europe Occidentale. Caractérisation technologique et expérimentale du débitage par fendage longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Miguel Tejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À coups d’éclats ! La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connue, actes de la séance de la Société préhistorique française (Paris, 25 avril 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.23-42, 2018, Séances de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">À coups d’éclats. La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connu. Actes de la séance de la Société préhistorique française, Paris le 25 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.101-119, 2018, Séances de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03023715v1</w:t>
+                <w:t xml:space="preserve">halshs-03023727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de bois de cervidé et comportements techniques durant l’Aurignacien en Europe Occidentale. Caractérisation technologique et expérimentale du débitage par fendage longitudinale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une journée ordinaire dans un campement de chasseurs de rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
+              <w:t xml:space="preserve">Nicolas Teyssandier; Stephanie Thiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À coups d’éclats. La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connu. Actes de la séance de la Société préhistorique française, Paris le 25 avril 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.101-119, 2018, Séances de la Société Préhistorique Française</w:t>
+              <w:t xml:space="preserve">Les steppes, Eldorado des périodes glaciaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi-CNRS, pp.74-75, 2018, Pré-Histoires, La conquête des territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03023727v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03023983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Closeau revisité. Actualités et perspectives autour des occupations de l’Azilien récent du Closeau (Rueil-Malmaison, Hauts-de-Seine, France)</w:t>
               </w:r>
@@ -14175,246 +14175,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages exploratoires à l’est des bâtiments de la base de vie : conclusion et perspectives, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Les assemblages lithiques attribués au Paléolithique des grottes d’Arcy-sur-Cure. Bilan des recherches du programme G3ARC in des recherches du programme G3ARC in N. Goutas et M. Onfray dir. GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté). Des objets archéologiques aux trajectoires humaines collectives, Bilan activités projet G3ARC 2021 -2023 et prospectives, rapport, Projet MSH Mondes – Axe 4 « Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 101-104</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH mondes; UMR 8068 TempS; Musée de l'Avalonnais. 2023, p. 125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314791v1</w:t>
+                <w:t xml:space="preserve">hal-04316953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assemblages lithiques attribués au Paléolithique des grottes d’Arcy-sur-Cure. Bilan des recherches du programme G3ARC in des recherches du programme G3ARC in N. Goutas et M. Onfray dir. GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté). Des objets archéologiques aux trajectoires humaines collectives, Bilan activités projet G3ARC 2021 -2023 et prospectives, rapport, Projet MSH Mondes – Axe 4 « Objets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+                <w:t xml:space="preserve">Sondages exploratoires à l’est des bâtiments de la base de vie : conclusion et perspectives, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 101-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04316953v1</w:t>
+                <w:t xml:space="preserve">hal-04314791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Unité 37-H103 » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
@@ -15004,215 +15004,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
+                <w:t xml:space="preserve">Rapport de fouille programmée de seconde année de triannuelle 2019-2021 sur le site paléolithique moyen et supérieur d’Ormesson (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Volume 2, Service régional d’archéologie d’Île-de- France. 2021, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802243v1</w:t>
+                <w:t xml:space="preserve">halshs-03469073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille programmée de seconde année de triannuelle 2019-2021 sur le site paléolithique moyen et supérieur d’Ormesson (Seine-et-Marne)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Volume 2, Service régional d’archéologie d’Île-de- France. 2021, pp.183</w:t>
+                <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03469073v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats, Ormesson (Seine-et-Marne) - 77348. Rapport de fouille programmée (3ème année d’autorisation triannuelle 2019-2021), 13ème année de fouille (2009-2021), 2021 VOLUME 1</w:t>
               </w:r>
@@ -15853,51 +15853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17436,51 +17436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A206C326"/>
+    <w:nsid w:val="02275ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17667,51 +17667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bodu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057770603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39553098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003375140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Julien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1416012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Folz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00062-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2CQ1BLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Coppe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Taipale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F H&#233;lie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309105v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023727v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930987v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46800/memoires-de-la-spf.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024183v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024104v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Papillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escolano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024198v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453514v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peschaux Caroline" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodu Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozouet Pierre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310346v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327943v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310302v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274004v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310098v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469064v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469073v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310037v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307013v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309830v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026253v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309796v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309774v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381365v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900247v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frugier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flory Mizabakani Diamonika" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577069v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bodu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057770603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39553098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003375140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Julien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1416012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Folz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00062-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2CQ1BLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Coppe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Taipale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F H&#233;lie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309105v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930987v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46800/memoires-de-la-spf.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024183v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024104v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Papillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escolano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024198v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453514v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peschaux Caroline" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodu Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozouet Pierre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310346v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327943v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310302v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274004v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310098v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469064v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469073v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310037v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307013v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309830v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026253v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309796v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309774v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381365v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900247v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frugier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flory Mizabakani Diamonika" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577069v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>