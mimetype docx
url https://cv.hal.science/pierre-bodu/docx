--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3022,1662 +3022,1532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau gisement solutreen en ile-de-France, le site des Bossats à Ormesson (Seine-et-Marne).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evidence for Upper Palaeolithic small domestic dogs in South-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pionnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bémilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Georges Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (9), pp.2123 - 2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009545v1</w:t>
+                <w:t xml:space="preserve">hal-02645804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence for Upper Palaeolithic small domestic dogs in South-Western Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bémilli</w:t>
+                <w:t xml:space="preserve">Hard core and cutting edge: experimental manufacture and use of Magdalenian composite projectile tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐Georges Ferrié</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cattelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38 (9), pp.2123 - 2140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.02.028⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 38 (6), pp.1266-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645804v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00598540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard core and cutting edge: experimental manufacture and use of Magdalenian composite projectile tips</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquête autour des lames tranchantes de l’Azilien ancien. Le cas du niveau inférieur du Closeau (Rueil-Malmaison, Hauts-de-Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2011.01.002⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112, pp.509 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2008.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00598540v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête autour des lames tranchantes de l’Azilien ancien. Le cas du niveau inférieur du Closeau (Rueil-Malmaison, Hauts-de-Seine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La place du silex dans l’unité T125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2008.06.004⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0 (Pincevent, La Grande Paroisse, Seine-et-Marne), 48, pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2006.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391650v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du silex dans l’unité T125</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0 (Pincevent, La Grande Paroisse, Seine-et-Marne), 48, pp.116-132. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0 (Pincevent, La Grande Paroisse, Seine-et-Marne), 48, pp.4-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404591v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Une autre unité sur le niveau IV0 ? L’unité Y127 de la section 44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0 (Pincevent, La Grande Paroisse, Seine-et-Marne), 48, pp.4-5</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0 (Pincevent, La Grande Paroisse, Seine-et-Marne), 48, pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2006.2446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404685v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une autre unité sur le niveau IV0 ? L’unité Y127 de la section 44</w:t>
+                <w:t xml:space="preserve">Le travail du silex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0 (Pincevent, La Grande Paroisse, Seine-et-Marne), 48, pp.140-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galip.2006.2446⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0 (Pincevent, La Grande Paroisse, Seine-et-Marne), 48, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2006.2435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404605v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail du silex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404565v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire du Ḥaḍramawt (Yémen) : nouvelles perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34, pp.67 - 84</w:t>
+              <w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828395v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00345112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préhistoire du Hadramawt (Yémen) : nouvelles perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des hommes et des animaux. L'exemple du gisement azilien du Closeau à Rueil-Malmaison (Hauts-de-seine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34, pp.67-84</w:t>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, II, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00345112v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des hommes et des animaux. L'exemple du gisement azilien du Closeau à Rueil-Malmaison (Hauts-de-seine)</w:t>
+                <w:t xml:space="preserve">Sociétés mobiles du paléolithique supérieur dans le Bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, II, pp.31-34</w:t>
+              <w:t xml:space="preserve">, 2001, pp.54-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094937v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociétés mobiles du paléolithique supérieur dans le Bassin</w:t>
+                <w:t xml:space="preserve">Paroles de pierre. Le concept de la chaine opératoire appliqué aux industries lithiques paléolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, pp.54-56</w:t>
+              <w:t xml:space="preserve">, 2001, pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074024v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles de pierre. Le concept de la chaine opératoire appliqué aux industries lithiques paléolithiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OSL dating of fluvial quartz from Le Closeau, a Late Paleolithic site near Paris — comparison with 14C chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (5-9), pp.927-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-3791(00)00062-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074213v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL dating of fluvial quartz from Le Closeau, a Late Paleolithic site near Paris — comparison with 14C chronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Folz</w:t>
+                <w:t xml:space="preserve">Les chasseurs de chevaux de Marolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, hors série (3), pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02889975v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chasseurs de chevaux de Marolles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rieu</w:t>
+                <w:t xml:space="preserve">Nouvelles recherches sur le peuplement magdalénien de l'interfluve Seine-Yonne. Le Grand Canton et Le Tureau des Gardes à Marolles-sur-Seine (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Binter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Boguszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 90 (3), pp.196 - 218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.1993.9619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4687,172 +4557,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighing Pros and Cons: New Insights into the Techno-Economic Benefits and Constraints of Chert Heat Treatment during the Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sauvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Meeting of the EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Belgrade Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a perdu l'Aurignacien ! Questionnement sur les présences/absences et autres hiatus sur le site préhistorique des Bossats à Ormesson (Seine-et-Marne, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4868,238 +4738,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jessie Cauliez, Sandrine Costamagno, Claire Manen, Pierre-Yves Milcent, Mari- lou Nordez, Thomas Perrin, Jean-Marc Pétillon, Caroline Renard, Cristina San Juan-Foucher, Nicolas Valdeyron, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploration of reds and yellows in the Paris basin: sourcing strategies during the upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA 2024 - Persisting with change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Benzene Polycarboxylic Acid Analysis: potential of a molecular marker for the study of archaeological hearths and wildfires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivy Notterpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,1006 +4988,1006 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists 30th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnemental characterisation og Greenland Interstadial 2 by combining high resolution molluscan records and radiocarbon dating of earthworm calcite granules and mollusk shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+                <w:t xml:space="preserve">Valentine Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI ème congrès de l'Inqua 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inqua, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS 5 comme jalon paléo-environnemental dans l'archéo-séquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, Apr 2023, Nice (06000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France), un paléo-incendie OIS5 comme jalon paléo-environnemental dans l’archéo-séquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Sévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème colloque du GMPCA, session 2.1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, CEPAM, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Grand-Pressigny dans le Solutréen moyen des marges septentrionales : quelles perspectives pour les dynamiques d'occupation de l'espace au nord de la Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan de 15 ans d’approche dynamique des silicites, PCR « Réseau de lithothèques et GDR « Silex », Journées de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique française, GDR "Silex", PCR " Réseau de lithothèques"; Musée Lugdunum, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’Aube de l’histoire entre Yonne, Seine et Aube : Bien avant les premiers paysans. Quelques bribes paléolithiques de l’Aube in Actes du colloque de Troyes : l’Aube, un espace clé sur le cours de la Seine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Aube, un espace clé sur le cours de la Seine, Actes du colloque de Troyes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service régional de l'Archéologie, Inrap, Sep 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site of Ormesson - Les Bossats around 27.000 BP : contribution of the lithic industry to the understanding of site function and occupation of the Paris Basin during the Early Gravettian.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Coppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Rots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North-Western Europe during the Gravettian, Contributions of recent research to the understanding of the societies and their environments, International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Liège, Belgium. pp.157-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site of Ormesson – Les Bossats around 27.000 BP : contribution of the lithic industry to the understanding of site function and occupation of the Paris Basin during the Early Gravettian. Colloque : Le Nord-Ouest européen au Gravettien. Liège, avril 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Coppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Rots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nord-Ouest européen au Gravettien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N.Goutas, P.Noiret, H.Salomon, Apr 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du programme de recherche et des archives scientifiques du site préhistorique d’Arcy-sur-Cure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Magnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Projets scientifiques, culturels et/ou documentaires avec Omeka », Journées Omeka 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,73 +6006,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6224,313 +6094,313 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire, Bilan, objectifs et perspectives de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blaser F., Djema H., Locht J.-L., Chaussé C., Oct 2019, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peuplements humains avant et pendant le dernier maximum glaciaire en Ile-de-France (et dans le centre et le sud du Bassin parisien), le rôle des différents acteurs dans la connaissance du Paléolithique supérieur ancien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde : « De l’Ile-de-France à l’Europe du Nord-ouest, les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois « hameau des Bries » à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France. pp.207-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié d'Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6552,205 +6422,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacarrière Julien Marie-Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF, Amiens, juin 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, amiens, France. p. 231-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palethnologie du Paléolithique supérieur ancien :où en sommes-nous ? : introduction à la session 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From function to socio-economical organization. New research on the late Azilian site of Le Closeau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6779,238 +6649,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Open Workshop 2019, Socio-Environmental Dynamics over the Last 15,000 Years: The Creation of Landscapes VI, Session 2: Transformation as a human response to climate and environmental change?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire and Hearth. To what extend can they light Paleolithic ways of lif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lavalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers néanderthaliens à la plage : bilan d’une décennie d’investigations sur les occupations du Paléolithique moyen final, à la base de la séquence à occupations multiples des Bossats, à Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri- Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,634 +6899,634 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Île-de-France à l’Europe du Nord-Ouest, les peuplements humains avant le dernier maximum glaciaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2018 - Pourquoi Ormesson ? University of Liege, 12-13 Avril 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North-Western Europe during the Gravettian, Contributions of recent research to the understanding of the societies and their environments, International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Noiret (ULiège), Olivier Touzé (FNRS, ULiège, Univ. Paris 1, UMR 7041), Hélène Salomon (CNRS – UMR 5204), Nejma Goutas (CNRS – UMR 7041), Apr 2018, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fracturation lato sensu de l'os et du bois de cervidé : un bref historique des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« À coup d’éclats ! » La fracturation des matières osseuses en Préhistoire : discussion autour d’une modalité d’exploitation en apparence simple et pourtant mal connue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New light on the variability of hunting equipment in the Gravettian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Coppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noora Taipale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « production baguettaire » au Gravettien. Étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejma Goutas</w:t>
+                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« À coup d’éclats ! ». La fracturation des matières osseuses en Préhistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, Apr 2017, Paris, France. pp.139-180</w:t>
+              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094920v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus post-dépositionnels et tracéologie du silex. Exemple de la cache de lames magdaléniennes des Bries à Appoigny (Yonne, France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Taylor</w:t>
+                <w:t xml:space="preserve">La « production baguettaire » au Gravettien. Étude de cas et discussions à partir de l’industrie en bois de cervidé de Laugerie-Haute (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRANA Conference, Beyond Use-Wear Traces: About Tools and People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nice, France,, France</w:t>
+              <w:t xml:space="preserve">« À coup d’éclats ! ». La fracturation des matières osseuses en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, Apr 2017, Paris, France. pp.139-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313006v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site des Bossats à Ormesson (Seine-et-Marne) : un campement solutréen dans le Bassin Parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7715,301 +7585,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutrean 2017, 3rd international conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Faro, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bison valley: Ormesson (Seine-et-Marne, France), a key open-air site for the study of Palaeolithic groups from the Middle Palaeolithic to the Badegoulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unravelling the Palaeolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes from fossil mammal remains as a palaeo-forensic proxy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Julien</w:t>
+                <w:t xml:space="preserve">J-F Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl. Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference of the Forensic Isotope Ratio Mass Spectrometry Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8019,216 +7889,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des analyses en chimie organique à l'étude du site archéologique de Pincevent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la section régionale Rhône Alpes de la Société Chimique de France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d’Arcy-sur-Cure : des données scientifiques à leur valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Tellier-Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Macgregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Magnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8247,579 +8117,579 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Omeka 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France) : une séquence sédimentaire unique du Pléniglaciaire weichselien jalonnée de niveaux d’occupation humaine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
+                <w:t xml:space="preserve">Néandertal et Nous, poster pour l’exposition Néandertal : un air de famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 AFEQ/CNF-INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Exposition Néandertal : un air de famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888754v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03024204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néandertal et Nous, poster pour l’exposition Néandertal : un air de famille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Ballinger</w:t>
+                <w:t xml:space="preserve">Le gisement paléolithique des Bossats à Ormesson (Seine-et-Marne, France) : une séquence sédimentaire unique du Pléniglaciaire weichselien jalonnée de niveaux d’occupation humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Georges Naton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition Néandertal : un air de famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Auxerre, France</w:t>
+              <w:t xml:space="preserve">Colloque Q11 AFEQ/CNF-INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03024204v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Pré)Histoires d'Ormesson, Récit de 15 ans de fouilles archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Ministère de la culture et de la communication. pp.271, 2023, Technologie et Ethnologie des Mondes Préhistoriques (UMR TEMPS), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/nkl.06de250i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Justice, Le Marais de la Fontaine-du-Cœur (Île-de-France, Seine-et-Marne, Varennes-sur-Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , pp.3 vol., 2022, Documents d’archéologie préventive 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aoustin</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/re3e-v627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Ormesson rimait avec bison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8828,169 +8698,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest: réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chehmana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bodu, Pierre ; Chehmana, Lucie ; Klaric, Laurent ; Mevel, Ludovic ; Soriano, Sylvain ; Teyssandier, Nicolas. Société préhistorique française, 2013, 978-2-913745-52-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9000,51 +8870,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a perdu l’Aurignacien !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9060,238 +8930,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques. Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Session Les espaces vides : preuves d’absences ou absences de preuves ?, Société préhistorique française, pp.5-30, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matières premières lithiques et le Solutréen : une longue histoire de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie au grand air : il y a 23475 ans : chroniques solutréenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, musée national de préhistoire, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Catz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,146 +9180,146 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En Mouvement / On the Move / In Bewegung Mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen Mobility of people, objects and ideas during the European Upper Paleolithic Mobilität von Menschen, Objekten und Ideen im europäischen Jungpaläolithikum. Actes de la séance commune de la Société préhistorique française et la Hugo Obermaier-Gesellschaft à Strasbourg (16 - 17 mai 2019), Textes publiés sous la direction de Ludovic Mevel, Mara-Julia Weber et Andreas Maier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, p. 195-219, 2021, Séances de la Société préhistorique française n°17, 2-913745-86-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feuille de laurier (notice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du patrimoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04309105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les derniers quarante-mille ans du Paléolithique moyen en Ile-de-France (80-40 ka) : Lacunes et nouvelles perspectives au voisinage des affleurements de sables stampiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9471,430 +9341,430 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Blaser; Hélène Djema; Jean-Luc Locht; Christine Chausse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le dernier maximum glaciaire. Bilan, objectifs et perspectives de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue Archéologique de Picardie, pp.213-239, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossements d’animaux abattus (notice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile- de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine, pp.80, 2021, 9782757705193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’aube de l’Histoire entre Yonne, Seine et Aube. Bien avant les premiers paysans : quelques bribes paléolithiques de l’Aube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque Arkéaube, Troyes, 17-19 septembre 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.120-131, 2021, 9789461616418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortex gravé (notice)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine, pp.79, 2021, 9782757705193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bossats à Ormesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine, pp.60, 2021, 9782757705193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France - Palaeoecological implications of animal community structuration and feeding behaviours based on dental microwear texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Catz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9907,165 +9777,165 @@
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Mevel; Mara-Julia Weber; Andreas Maier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En Mouvement : mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-219, 2021, Séances de la Société préhistorique française, 17, 2-913745-86-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique supérieur ancien. Du Châtelperronien au Badegoulien, un territoire fortement occupé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire Morcelée, 150 ans d’archéologie en Ile-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Patrimoine, 2021, 9782757705193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié d’Ormesson (Seine-et-Marne) : Palethnologie ou pâle ethnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10087,141 +9957,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnant; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et entités culturelles, session 2 (Palethnologie du Paléolithique supérieur ancien: où en sommes-nous ?), actes du XXVIIIe Congrès Préhistorique de France (Amiens, 30 mai-4 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, pp.231-261, 2019, Mémoires de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Site of Les Bossats in Ormesson (Seine-et-Marne, France): A Vast Solutrean Campsite in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10257,212 +10127,212 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabell Schmidt; João Cascalheira; Nuno Bicho; Gerd-Christian Weninger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Adaptations to the Last Glacial Maximum. The Solutrean and its Neighbors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.65-88, 2019, 978-1-5275-3848-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s all about volume – New observations on specific aspects of core reduction at the Belloisian site Donnemarie-Dontilly (Seine-et-Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara-Julia Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. V. Eriksen; S. Harris; E. Rensink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Amersfoort UISPP Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ludwig, pp.91-104, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10485,310 +10355,310 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya; Clément Paris; Pierre Bodu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C28, Société Préhistorique Française, pp.185-205, 2019, Collection Congrès Préhistoriques de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement paléolithique multistratifié « les Bossats » à Ormesson (Seine-et-Marne, France) : palethnographie ou pâle ethnographie ? Une synthèse des huit premières années de fouille (2009-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXVIIIe congrès préhistorique de France – Amiens, 30 mai-4 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : Paléolithique supérieur ancien, Paléolithique final – Mésolithique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-261, 2019, Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palethnologie du Paléolithique supérieur ancien : où en sommes-nous?. Introduction à la session 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya; Jean-Paul Fagnart; Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Congrès Préhistorique de France à Amiens. (1 juin 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Société Préhistorique Française, pp.19-22, 2019, Congrès Préhistorique de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fracturation du bois de renne : du cas didactique aux cas archéologiques du Magdalénien moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10808,87 +10678,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À coups d’éclats ! La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connue, actes de la séance de la Société préhistorique française (Paris, 25 avril 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.23-42, 2018, Séances de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de bois de cervidé et comportements techniques durant l’Aurignacien en Europe Occidentale. Caractérisation technologique et expérimentale du débitage par fendage longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Miguel Tejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10907,146 +10777,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Christensen; Nejma Goutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À coups d’éclats. La fracturation des matières osseuses en Préhistoire : discussions autour d’une modalité d’exploitation en apparence simple et pourtant mal connu. Actes de la séance de la Société préhistorique française, Paris le 25 avril 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Société Préhistorique Française, pp.101-119, 2018, Séances de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une journée ordinaire dans un campement de chasseurs de rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Teyssandier; Stephanie Thiébault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les steppes, Eldorado des périodes glaciaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi-CNRS, pp.74-75, 2018, Pré-Histoires, La conquête des territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Closeau revisité. Actualités et perspectives autour des occupations de l’Azilien récent du Closeau (Rueil-Malmaison, Hauts-de-Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11066,73 +10936,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paléo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Aquitaine à la fin des temps glaciaires. Les sociétés de la transition du Paléolithique final au début du Mésolithique dans l’espace Nord aquitain. Averbouh A., Bonnet-Jacquement P., Cleyet-Merle J.-J. (dirs.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, numéro spécial, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le closeau reloaded. actualités et perspectives autour des occupations aziliennes du closeau (rueil-malmaison, hauts-de-seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11152,198 +11022,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-J Cleyet-Merle; P. Bonnet-Jacquement; A. Averbouh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aquitaine à la fin des temps glaciaires - aquitaine at the end of the ice age. les sociétés de la transition du paléolithique final au début du mésolithique dans l’espace nord aquitain. actes de la table ronde organisée en hommage à guy célérier, les eyzies-de-tayac, 24-26 juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paléo n° spécial 2018, pp.203-214, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faciès du Magdalénien moyen dans l’est de la France : confrontation et discussion des industries osseuses et lithiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bereiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L’Essor du Magdalénien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, p. 135-152, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalenian “Beadwork Time” in the Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11389,363 +11259,363 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Bar-Yosef Mayer; C. Bonsall; A. Choyke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Not just for show</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow Books, pp.19-38, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a caché des lames de silex dans l’Icaunais ! Le gisement du Paléolithique supérieur de Chaumois “ hameau des Bries ” à Appoigny (Yonne, France). Approche préliminaire de l’industrie lithique provenant d’un amas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Chesnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France, Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et identités culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, pp.207-229, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en est l'ethnologie préhistorique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Audouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie A. de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Soulier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Leroi-Gourhan, « L’homme, tout simplement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de Boccard; Travaux de la MAE, p 173-186, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02063050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pincevent et la chronologie du Magdalénien septentrional, nouveaux éléments au débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Leesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11764,225 +11634,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sous la direction de M. Julien et C. Karlin) Un automne à Pincevent - Le campement magdalénien du niveau IV20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mémoire LVII, Société Préhistorique Française, pp.49-62, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ancien&amp;quot; Solutréen du Bassin parisien, quelques observations récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du Nord-ouest. Réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien. Actes du colloque de Sens (15-18 avril 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LVI, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Préhistorique Française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-141, 2013, Mémoires de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dernier hiver à Pincevent : les Magdaléniens du niveau IV0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11992,238 +11862,238 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édité par Pierre Noiret;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paléolithique supérieur européen : bilan quinquennal 1996-2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERAUL (Liège), pp.85, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00311614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarf al-Ibil et Jarf al-Nabirah, deux sites rupestres de la région d'al-Dali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Manqush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inizan,M.L.;Rachad,M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art rupestre et peuplements préhistoriques au Yémen.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Français d'archéologie et de sciences sociales de Sanaa, pp.95-100, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dernier hiver à Pincevent : Les Magdaléniens du niveau IV0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12233,51 +12103,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noiret Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paléolithique supérieur européen. Bilan quinquennal 2001-2006/. U.I.S.P.P. Commission VIII (Réunion de Lisbonne, sept. 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERAUL, pp.153, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00275442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12287,176 +12157,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qui caractérise le Solutréen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie au grand air. Il y a 23475 ans : Chroniques solutréennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Néandertal dans tous ses états ” (fév.-sep. 2019), Musée de l’Avallonnais (prolongement de l’expositon Néandertal, un air de famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12478,73 +12348,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Ormesson rimait avec bison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12553,87 +12423,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets d’étude. Revisiter les fouilles d’Arcy-sur-Cure par la photographie, catalogue de l’exposition itinérante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Artemyz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12654,73 +12524,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes d’Arcy-sur-Cure, exposition permanente, salle de Préhistoire du musée de l’Avallonais à Avallon (89)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12768,73 +12638,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Trilobite (Arcy-Sur-Cure, Bourgogne), exposé sur le site d’Arcy et au musée de l’Avallonnais à Avallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12869,258 +12739,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tardiglaciaire en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Escolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalogue de l’exposition : Dans les pas de Néandertal - Les premiers hommes en Normandie (de 500 000 à 5 000 ans avant notre ère). 27 juin 2015 - 3 janvier 2016. Musée de Normandie, Ville de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.116-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement des Bossats à Ormesson (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments et sites de Seine-et-Marne 44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03024198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13130,130 +13000,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline PESCHAUX, Pierre BODU, Pierre LOZOUET, Marian VANHAEREN, soumis, 2021. Le mont Saint-Aubin à Oisy (Nièvre, France) : un lieu de production d’objets de parure sur coquilles du Badegoulien. Gallia Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peschaux Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodu Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lozouet Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peschaux Caroline</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanhaeren Marian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13263,472 +13133,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOUTAS N. ET M. ONFRAY dir. (2023) - GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté) - Des objets archéologiques aux trajectoires humaines collectives, Bilan d’activités, projet G3ARC 2021 -2023 et prospectives, Projet MSH Mondes – Axe 4 « Objets », 3 volumes (271 p., annexes 1 et 2 : 275 p. et 23 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; Inrap; Université de Paris 1 Panthéon - Sorbonne; Université Jean Jaurès; Université de Lyon 2. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sondage S90 – section 90 » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sondage S93 – section 93 » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondage S70 – section 70, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France; Ministère de la Culture; CNRS. 2023, pp.97-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappel des travaux antérieurs, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13737,200 +13607,200 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sondage S115 – section 115 » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.85-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sondage S70 – section 70 » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13939,178 +13809,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.1. Étude de silex paléolithiques provenant de prospections du plateau de Brie champenoise in Rémi Martineau dir., rapport de projet collectif de recherche 2022, Les complexes miniers néolithiques de la région des Marais de Saint-Gond (Marne). Évaluation des indices d’habitats par sondages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la Culture (France). 2023, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fouilles du niveau IV21.3 - section 37, Rappel des travaux antérieurs » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14119,318 +13989,318 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les assemblages lithiques attribués au Paléolithique des grottes d’Arcy-sur-Cure. Bilan des recherches du programme G3ARC in des recherches du programme G3ARC in N. Goutas et M. Onfray dir. GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté). Des objets archéologiques aux trajectoires humaines collectives, Bilan activités projet G3ARC 2021 -2023 et prospectives, rapport, Projet MSH Mondes – Axe 4 « Objets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+                <w:t xml:space="preserve">Sondages exploratoires à l’est des bâtiments de la base de vie : conclusion et perspectives, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">MSH mondes; UMR 8068 TempS; Musée de l'Avalonnais. 2023, p. 125-140</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316953v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondages exploratoires à l’est des bâtiments de la base de vie : conclusion et perspectives, in Bignon-Lau O (dir.), Peschaux C (co-dir.), Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Les assemblages lithiques attribués au Paléolithique des grottes d’Arcy-sur-Cure. Bilan des recherches du programme G3ARC in des recherches du programme G3ARC in N. Goutas et M. Onfray dir. GéoARChéologie et ARChéologie des grottes préhistoriques du massif d’ARCy-sur-Cure/Saint-Moré (Bourgogne Franche-Comté). Des objets archéologiques aux trajectoires humaines collectives, Bilan activités projet G3ARC 2021 -2023 et prospectives, rapport, Projet MSH Mondes – Axe 4 « Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, p. 101-104</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSH mondes; UMR 8068 TempS; Musée de l'Avalonnais. 2023, p. 125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314791v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Unité 37-H103 » in Bignon-Lau O (dir.), Peschaux C (co-dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2023-2025) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14439,234 +14309,234 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2023, pp.43-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’occupation du massif d’Arcy-sur-Cure et de la vallée de la Cure au cours de la Préhistoire, Projet G3ARC, Rapport d’opération de sondage de mai 2022, SRA Bourgogne Franche-Comté, 58 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Barriquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chailloux Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Bourgogne-Franche-Comté - DRAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de la demande d’autorisation triennale 2023-2025, in Bignon-Lau O (dir.) 2022, Rapport final d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14675,803 +14545,803 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, p. 307-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Etude de silex paléolithiques provenant de prospections du plateau de Brie champenoise » in Martineau R. (dir.) - Les complexes miniers néolithiques de la région des Marais de Saint-Gond (Marne). Evaluation des indices d’habitats par sondages, Rapport de projet collectif de recherche 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l’archéologie de Champagne-Ardennes, Ministère de la Culture. 2022, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats, Ormesson (Seine-et-Marne) - 77348. Rapport de fouille programmée (1ère année d’autorisation triannuelle 2022-2024), 14ème année de fouille (2009-2022) (2022) VOLUME 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS, MCC. 2022, 413 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les remontages du matériel lithique : analyses descriptives par unités et réflexions sur les niveaux de compétence », in Bignon-Lau O. (dir.), rapport final d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2022, pp.229-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée de seconde année de triannuelle 2019-2021 sur le site paléolithique moyen et supérieur d’Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Volume 1, Service régional d’archéologie d’Île-de- France. 2021, pp.492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée de seconde année de triannuelle 2019-2021 sur le site paléolithique moyen et supérieur d’Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Volume 2, Service régional d’archéologie d’Île-de- France. 2021, pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoigny (89), Les Bries - 100000 ans d'occupation sous le parc d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ancel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum; Paléotime; Service régional d'archéologie Bourgogne Franche-Comté. 2021, pp.2884 (8 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gisement du Paléolithique moyen et du Paléolithique supérieur des Bossats, Ormesson (Seine-et-Marne) - 77348. Rapport de fouille programmée (3ème année d’autorisation triannuelle 2019-2021), 13ème année de fouille (2009-2021), 2021 VOLUME 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS, MCC. 2021, 516 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Avancée concernant les résidus rouges sur les vestiges lithiques taillés. » in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Approche quantitative et qualitative de la série lithique paléolithique recueillie en 2021 sur le site des Hauts de Congy à Villevenard (51) » in Martineau R. (dir.) - Villevenard « Les Hauts de Congy » (Marne). Habitat Blicquy Villeneuve-Saint-Germain, occupations du Paléolithique moyen et supérieur, de l’âge du Bronze, du Hallstatt final et de l’époque gallo-romaine romaine, Rapport de synthèse préliminaire 2021, tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, pp.65-80</w:t>
+              <w:t xml:space="preserve">Service régional de l'Archéologie de Champagne-Ardennes, Ministère de la Culture ; CNRS. 2021, pp.74-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310066v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Approche quantitative et qualitative de la série lithique paléolithique recueillie en 2021 sur le site des Hauts de Congy à Villevenard (51) » in Martineau R. (dir.) - Villevenard « Les Hauts de Congy » (Marne). Habitat Blicquy Villeneuve-Saint-Germain, occupations du Paléolithique moyen et supérieur, de l’âge du Bronze, du Hallstatt final et de l’époque gallo-romaine romaine, Rapport de synthèse préliminaire 2021, tome 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Avancée concernant les résidus rouges sur les vestiges lithiques taillés. » in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service régional de l'Archéologie de Champagne-Ardennes, Ministère de la Culture ; CNRS. 2021, pp.74-122</w:t>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310037v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude de l’évolution des matières organiques à Pincevent », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Saint-Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15483,210 +15353,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2020, pp.135-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée de première année de triannuelle 2019-2021 sur le site gravettien d’Ormesson (Seine-et-Marne), Service régional d’archéologie d’Île-de-France, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS UMR 7041, Ministère de la culture et de la communication. 2019, 617 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04307013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Session d’étude du matériel lithique dans le cadre de la publication du niveau IV0 – année 2019 » in Bignon-Lau O. (dir.), rapport final d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2017-2019) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.55-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan final d’activité : Projet 2ARC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15712,441 +15582,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - Arscan. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée de première année de triannuelle 2019-2021 sur le site gravettien d’Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le matériel lithique taillé du niveau IV0 : une saison sous le signe des remontages », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, pp.25-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières du Bassin parisien : les silex cénozoïques d’Ile-de-France. Rapport de PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Manolakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document de synthèse de fouille programmée 2016-2018 sur le site gravettien d’Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traitement et analyses du matériel lithique dans le cadre de la future publication du niveau IV0 : bilan de l’année 2018 », in Bignon-Lau O. (dir.), rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2017-2019) Site n° 77210 AP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16155,469 +16025,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2018, pp.20-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’occupation paléolithique » in Martineau R. (dir.). Les occupations néolithiques du marais de Saint-Gond ; Vert-la-Gravelle (Vert-Toulon, Marne) « La Crayère ». Minières de silex et nécropole d’hypogées ; Villevenard « Les Hauts de Congy ». Occupations du Paléolithique, du Néolithique, de l’Âge du Bronze et du Haut Moyen-Âge. Rapport de fouilles et prospections programmées 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie de Champagne-Ardennes, Ministère de la Culture ; CNRS. 2018, pp.371-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée de seconde année de triannuelle 2016-2018 sur le site gravettien d’Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France,. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour l’autorisation triennale 2017-2019 de Pincevent : la publication monographique du niveau IV0. M. Hardy (dir.), Fouilles de Pincevent (Seine-et-Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Debout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional d’archéologie d’Île-de-France. 2016, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de 1ère année de fouille triennale 2016-2018 (autorisation triennale) sur le site gravettien d’Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’Archéologie d’Ile-de-France: Ministère de la Culture. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse de fouille triennale 2013-2015 (autorisation triennale) sur le site gravettien d’Ormesson (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l’Archéologie d’Ile-de-France: Ministère de la Culture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03026274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats et peuplements tardiglaciaires du Bassin parisien. Projet collectif de recherche 2003-2005. Bilan des activités de 2003 à 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16629,209 +16499,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS-UMR 7041. 2005, 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vigne Brun, étude d'un campement gravettien de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Araújo Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence -C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats et peuplements tardiglaciaires du Bassin parisien. Projet collectif de recherche 2003-2005. Rapport d'activité pour 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16843,87 +16713,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS-UMR 7041. 2004, 187 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats et peuplements tardiglaciaires du Bassin parisien. Projet collectif de recherche 2003-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16935,173 +16805,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS-UMR 7041. 2003, 162 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changis-sur-Marne, Les Pétreaux (77), Un habitat rural de l'âge du Fer : rapport intermédiaire de fouille préventive, 2 (secteur 3). 23 novembre - 1er décembre 1995/5 février - 5 avril 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lafage</w:t>
+                <w:t xml:space="preserve">Flory Mizabakani Diamonika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Frugier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Afan. 1996, 1 vol. (pagination multiple [140] p.) : ill. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17111,100 +16981,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse typo-technologique du matériel lithique de quelques unités du site magdalénien de Pincevent (Seine-et-Marne). Applications spatiales, économiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00577069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17214,161 +17084,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conte-moi une histoire: &amp;quot;Un fossile pas comme les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laporal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02125213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17436,51 +17306,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02275ABF"/>
+    <w:nsid w:val="DB0D16CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17667,51 +17537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bodu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057770603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39553098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003375140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Julien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1416012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Georges Naton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14396" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2446" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Folz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00062-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2CQ1BLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273964v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Coppe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Taipale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157031v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F H&#233;lie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320228v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309105v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469040v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469007v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023983v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197944v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930987v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46800/memoires-de-la-spf.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024183v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024104v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Papillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escolano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024198v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453514v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peschaux Caroline" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodu Pierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozouet Pierre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310346v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327943v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310302v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274004v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310098v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310088v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469064v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469073v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928627v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310037v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307013v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309830v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026253v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309796v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309774v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026262v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026221v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381363v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381365v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900247v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frugier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flory Mizabakani Diamonika" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577069v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bodu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057770603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39553098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000003375140" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Notterpek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bromm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106152" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/qu.2021.68.94302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Georges Naton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3042" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RHD9MDMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Debout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307995v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Audouze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Julien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelegrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00438243.2017.1416012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ballinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.478" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Floss" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.11.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L609KB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;milli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.02.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HK5304WZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cattelain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2011.01.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2008.06.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Debout" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2442" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2446" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2006.2435" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828395v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345112v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074213v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889975v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Folz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00062-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2CQ1BLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791249v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Binter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Boguszewski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9619" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434678v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sauvestre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fichet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Perron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095057v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310597v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Touz&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Coppe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313038v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Tellier-Becquart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Magni&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Macgregor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313020v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312947v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474503v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacarri&#232;re Julien Marie-Anne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876587v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310566v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02359336v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313011v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Taipale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313006v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183376v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touz&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballinger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F H&#233;lie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024204v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307124v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jamon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.06de250i" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03796622v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/re3e-v627" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320228v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536833v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04309105v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469525v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lejeune" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469050v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469025v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469007v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouch&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023755v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara-Julia Weber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473149v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023715v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023727v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Tejero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023790v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516544v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023992v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063050v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Olive" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Leesch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930987v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46800/memoires-de-la-spf.html" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Julien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258357v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manqush" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275442v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024183v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024075v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Artemyz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024090v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Papillon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escolano" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024198v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453514v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peschaux Caroline" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodu Pierre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lozouet Pierre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanhaeren Marian" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380939v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310346v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310311v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343538v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310302v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310379v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274004v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310401v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314791v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310442v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895699v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chailloux Daniel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312866v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310098v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928616v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310088v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469064v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928627v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310037v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310066v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309923v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307013v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309830v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026294v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026253v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309796v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309774v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026262v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038591v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026221v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03026274v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381363v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009480v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381364v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01381365v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900247v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frugier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;ger" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flory Mizabakani Diamonika" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577069v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02125213v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laporal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>