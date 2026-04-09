--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -66,6911 +66,7140 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field-based recursive regularized multiphase lattice Boltzmann model with a consistent pressure scheme</w:t>
+                <w:t xml:space="preserve">Prediction of hydrogen–ammonia blends autoignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Lu</w:t>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105500⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 285, pp.114713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344425v1</w:t>
+                <w:t xml:space="preserve">hal-05469163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hydrogen–ammonia blends autoignition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical simulation of boiling flows: application and dataset release of the DEBORA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469163v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of a 3D airblast injector using a diffuse interface four-equation model: effects of evaporation and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Turgut</w:t>
+                <w:t xml:space="preserve">Benoît Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Dounia</w:t>
+                <w:t xml:space="preserve">Nicolas Odier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151527⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 285, pp.114771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2026.114771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404957v1</w:t>
+                <w:t xml:space="preserve">hal-05557933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling self-ignition of high-pressure hydrogen leaks in confined space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+                <w:t xml:space="preserve">Phase-field-based recursive regularized multiphase lattice Boltzmann model with a consistent pressure scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114386⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.105500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344209v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice-Boltzmann inspired finite volume solver for compressible flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinhua Lu</w:t>
+                <w:t xml:space="preserve">Validation of NEPTUNE_CFD for single-phase natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez Manes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.007⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 442, pp.114250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086335v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on symmetric/asymmetric hydrogen flame shapes in the thickness of a Hele-Shaw burner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Ballossier</w:t>
+                <w:t xml:space="preserve">A novel hybrid approach for accurate simulation of compressible multi-component flows across all-Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 540, pp.114282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05086359v1</w:t>
+                <w:t xml:space="preserve">hal-05343677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional study on premixed flame propagation in narrow channels considering hydrodynamic and thermodiffusive instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Study on symmetric/asymmetric hydrogen flame shapes in the thickness of a Hele-Shaw burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ballossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Almarcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 281, pp.114392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114392⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 277, pp.114208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344216v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional study on premixed flame propagation in narrow channels considering hydrodynamic and thermodiffusive instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.114392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958000v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lattice Boltzmann method for multiphase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling self-ignition of high-pressure hydrogen leaks in confined space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gzwh-g7hz⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280, pp.114386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344470v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid a posteriori MOOD limited lattice Boltzmann method to solve compressible fluid flows – LBMOOD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ksenia Kozhanova</w:t>
+                <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turgut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113570⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.151527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802259v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A lattice-Boltzmann inspired finite volume solver for compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.50-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05468238v1</w:t>
+                <w:t xml:space="preserve">hal-05086335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced order numerical model for high-pressure hydrogen leak self-ignition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+                <w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04943886v1</w:t>
+                <w:t xml:space="preserve">hal-04958000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid lattice Boltzmann method for multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106555⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (2), pp.025311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gzwh-g7hz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343734v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor–liquid equilibria: Application to NH3-H2O mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid a posteriori MOOD limited lattice Boltzmann method to solve compressible fluid flows – LBMOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Moureau</w:t>
+                <w:t xml:space="preserve">Ksenia Kozhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boivin</w:t>
+                <w:t xml:space="preserve">Raphaël Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 182, pp.105044. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, Part 2, pp.113570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007303v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM-based partitioned coupling for fast transient fluid-structure dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iko Midani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ledermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Spel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2025.116274⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05163942v1</w:t>
+                <w:t xml:space="preserve">hal-05468238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of NEPTUNE_CFD for single-phase natural convection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Cadiou</w:t>
+                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor–liquid equilibria: Application to NH3-H2O mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.105044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05344238v1</w:t>
+                <w:t xml:space="preserve">hal-05007303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hybrid approach for accurate simulation of compressible multi-component flows across all-Mach number</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LBM-based partitioned coupling for fast transient fluid-structure dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114282⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.116274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2025.116274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343677v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05163942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new single-step mechanism for hydrogen combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A reduced order numerical model for high-pressure hydrogen leak self-ignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 268, pp.113641. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.114003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04943874v1</w:t>
+                <w:t xml:space="preserve">hal-04943886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of fire-induced flows using Lattice-Boltzmann methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taha</w:t>
+                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108801⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.106555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338538v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann methods for combustion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Ali Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 102, pp.101140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pecs.2023.101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional shapes of hydrogen-air flames within millimetric Hele Shaw cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ballossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Almarcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, pp.333-341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.02.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new single-step mechanism for hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carmona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106022⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.113641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244347v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear interaction approximation for shock/disturbance interaction in a Noble–Abel stiffened gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
+                <w:t xml:space="preserve">Large eddy simulation of fire-induced flows using Lattice-Boltzmann methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00193-023-01131-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.108801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097657v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modelling of the quiet and unstable PRECCINSTA burner modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Linear interaction approximation for shock/disturbance interaction in a Noble–Abel stiffened gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105898⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-023-01131-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085625v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved passive scalar model for hydrogen hazardous ignition prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+                <w:t xml:space="preserve">Lattice-Boltzmann modelling of the quiet and unstable PRECCINSTA burner modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Bhairapurada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 256, pp.112938. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169558v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid lattice Boltzmann method for gaseous detonations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Wissocq</w:t>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Taileb</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112525⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 266, pp.106022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244340v1</w:t>
+                <w:t xml:space="preserve">hal-04244347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanxiong Wang</w:t>
+                <w:t xml:space="preserve">An improved passive scalar model for hydrogen hazardous ignition prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0091517⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.112938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796386v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of buoyancy-driven turbulent flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taha</w:t>
+                <w:t xml:space="preserve">A hybrid lattice Boltzmann method for gaseous detonations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 494, pp.112525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0088409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661928v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the conservativity of characteristic-based segregated models: application to the hybrid lattice Boltzmann method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new hybrid lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coratger</w:t>
+                <w:t xml:space="preserve">Guanxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Farag</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (4), pp.046102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0083377⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.046114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627520v1</w:t>
+                <w:t xml:space="preserve">hal-03796386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of buoyancy-driven turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03825847v1</w:t>
+                <w:t xml:space="preserve">hal-03661928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid Lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guanxiong Wang</w:t>
+                <w:t xml:space="preserve">Restoring the conservativity of characteristic-based segregated models: application to the hybrid lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Physics of fluids, 34 (046114)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.046102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636905v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widom and extrema lines as criteria for optimizing operating conditions in supercritical processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Badens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03797377v1</w:t>
+                <w:t xml:space="preserve">hal-03825847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new hybrid Lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Physics of fluids, 34 (046114)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063894v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of lifted hydrogen jet flames: A new model for hazardous ignition prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+                <w:t xml:space="preserve">Widom and extrema lines as criteria for optimizing operating conditions in supercritical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Badens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.105587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03796395v1</w:t>
+                <w:t xml:space="preserve">hal-03797377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new OpenFOAM solver for plasma cutting modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of lifted hydrogen jet flames: A new model for hazardous ignition prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 241, pp.105479. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.112317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661919v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice-Boltzmann study of premixed flames thermo-acoustic instabilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582162v1</w:t>
+                <w:t xml:space="preserve">hal-04063894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency study of Lattice-Boltzmann schemes macroscopic limit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a new OpenFOAM solver for plasma cutting modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zhao</w:t>
+                <w:t xml:space="preserve">Nicolas Godinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0039490⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.105479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160898v1</w:t>
+                <w:t xml:space="preserve">hal-03661919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved color-gradient method for lattice Boltzmann modeling of two-phase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Lattice-Boltzmann study of premixed flames thermo-acoustic instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Bhairapurada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.112049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324224v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified hybrid lattice-Boltzmann method for compressible flows: Bridging between pressure-based and density-based methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Consistency study of Lattice-Boltzmann schemes macroscopic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.086101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057407⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.037101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0039490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324229v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of a turbulent bluff-body stabilized flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved color-gradient method for lattice Boltzmann modeling of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tayyab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.031701. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.082110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0038089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0061638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160901v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy lattice-Boltzmann modeling of transonic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A unified hybrid lattice-Boltzmann method for compressible flows: Bridging between pressure-based and density-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (11), pp.115112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0064944⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.086101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424286v1</w:t>
+                <w:t xml:space="preserve">hal-03324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking a lattice-Boltzmann solver for reactive flows: Is the method worth the effort for combustion?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Large-eddy lattice-Boltzmann modeling of transonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Zhao</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (7), pp.071703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057352⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (11), pp.115112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0064944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276189v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible pressure-based Lattice-Boltzmann applied to humid air with phase change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cheylan</w:t>
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of a turbulent bluff-body stabilized flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.031701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0038089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03180596v1</w:t>
+                <w:t xml:space="preserve">hal-03160901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure-based regularized lattice-Boltzmann method for the simulation of compressible flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compressible pressure-based Lattice-Boltzmann applied to humid air with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cheylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0011839⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.116868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885427v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse interface modelling of reactive multi-phase flows applied to a sub-critical cryogenic jet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Benchmarking a lattice-Boltzmann solver for reactive flows: Is the method worth the effort for combustion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.04.011⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.071703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561937v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid regularized Lattice-Boltzmann modelling of premixed and non-premixed combustion processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A pressure-based regularized lattice-Boltzmann method for the simulation of compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.029⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.066106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0011839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346556v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical Lattice-Boltzmann investigation of the Darrieus-Landau instability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diffuse interface modelling of reactive multi-phase flows applied to a sub-critical cryogenic jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 221, pp.103-109. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921517v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward fully conservative hybrid lattice Boltzmann methods for compressible flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Hybrid regularized Lattice-Boltzmann modelling of premixed and non-premixed combustion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033245⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087980v1</w:t>
+                <w:t xml:space="preserve">hal-02346556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic closure for the simulation of multiphase reactive flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward fully conservative hybrid lattice Boltzmann methods for compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Le Metayer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (12), pp.126118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981954v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of two-dimensional spots with a heat releasing/absorbing shock wave: linear interaction approximation results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical Lattice-Boltzmann investigation of the Darrieus-Landau instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.324⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142649v1</w:t>
+                <w:t xml:space="preserve">hal-02921517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid recursive regularized thermal lattice Boltzmann model for high subsonic compressible flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Hybrid recursive regularized lattice Boltzmann simulation of humid air with application to meteorological flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 394, pp.82-99</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142837v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid recursive regularized lattice Boltzmann simulation of humid air with application to meteorological flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new formulation for two-wave Riemann solver accurate at contact interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.046102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5083888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265484v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation for two-wave Riemann solver accurate at contact interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic closure for the simulation of multiphase reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Xiao</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.640-649</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100764v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a wide-range three-step hydrogen mechanism to syngas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interaction of two-dimensional spots with a heat releasing/absorbing shock wave: linear interaction approximation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Forman A. Williams</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.05.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.865-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112081v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice-Boltzmann model for low-Mach reactive flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Hybrid recursive regularized thermal lattice Boltzmann model for high subsonic compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 394, pp.82-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832640v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of a wide-range three-step hydrogen mechanism to syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forman A. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 196, pp.85 - 87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and fast phase transition relaxation solver for compressible multicomponent two-phase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extension of a wide-range three-step hydrogen mechanism to syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Saurel</w:t>
+                <w:t xml:space="preserve">Forman A. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 150, pp.31 - 45. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.85-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502389v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple phase transition relaxation solver for liquid-vapor flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Lattice-Boltzmann model for low-Mach reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.249 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359203v1</w:t>
+                <w:t xml:space="preserve">hal-01832640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical prediction of syngas induction times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A simple and fast phase transition relaxation solver for compressible multicomponent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.A. Williams</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.31 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417104v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A simple phase transition relaxation solver for liquid-vapor flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (7), pp.583-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical prediction of syngas induction times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 176, pp.489 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A general formulation for cavitating, boiling and evaporating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128, pp.53-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6980,1710 +7209,1710 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast transient fluid-structure interaction using lattice Boltzmann method (LBM) with applications to rupture and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Coupled Problems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05137002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of droplet/flame interaction using a diffuse interface method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Odier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion &amp; Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lyon, Oct 2024, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92695-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-Boltzmann Modelling of Internal Compressible Flows: Application to the Transonic LS89 Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iason Tsetoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2024-123051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Raspo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th INCA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Forced Plumes Using Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINITE VOLUME LATTICE BOLTZMANN COMPRESSIBLE APPROACH FOR BOUNDARY CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un Code Hyperbolique pour une Application à la Découpe Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step mechanisms for the autoignition of fuel-air mixtures in constant volume batch reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCCOMB2021 – 3rd HPC Spanish Combustion Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Lattice-Boltzmann method based numerical investigation of the Darrieus-Landau instability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SIMULATING FLAME INSTABILITIES WITH THE LATTICE-BOLTZMANN METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598488v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF A PRESSURE-BASED HYBRID LATTICE BOLTZMANN METHOD FOR THE SIMULATION OF COMPRESSIBLE FLOWS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental and Lattice-Boltzmann method based numerical investigation of the Darrieus-Landau instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">XXV ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598483v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL SIMULATION OF THERMAL PLUMES USING LATTICE BOLTZMANN METHOD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STUDY OF A PRESSURE-BASED HYBRID LATTICE BOLTZMANN METHOD FOR THE SIMULATION OF COMPRESSIBLE FLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Consalvi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">T Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598490v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATING FLAME INSTABILITIES WITH THE LATTICE-BOLTZMANN METHOD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NUMERICAL SIMULATION OF THERMAL PLUMES USING LATTICE BOLTZMANN METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598480v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Hybrid Lattice-Boltzmann Model for Low-Mach Reactive Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-Boltzmann model for low-Mach reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on numerical combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boiling Front formation in flash depressurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2016 International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosive vaporization: Boiling front and droplet formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Liquid fragmentation in nature and industry »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8693,266 +8922,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen ignition and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Melguizo-Gavilanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Efstathios-Al. Tingas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen for Future Thermal Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.161-236, 2023, Green Energy and Technology, 978-3-031-28411-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-28412-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cavitating to Boiling Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">d'Agostino L., Salvetti M.; CISM International Centre for Mechanical Sciences (Courses and Lectures). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavitation Instabilities and Rotordynamic Effects in Turbopumps and Hydroturbines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 575, Springer pp.259-282 2017, 978-3-319-49717-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8962,661 +9191,661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor-liquid equilibria: application to NH 3 -H 2 O mixtures</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799898v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor-liquid equilibria: application to NH 3 -H 2 O mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943881v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iko Midani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9763,51 +9992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Lu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregorczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105500" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Boursicaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turgut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151527" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344209v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086335v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Almarcha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114208" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gzwh-g7hz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Kozhanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruyssen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106555" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116274" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez Manes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Deng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Matar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mill&#225;n-Merino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113641" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lamorlette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Karlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2023.101140" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almarcha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farag" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-023-01131-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085625v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhairapurada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105898" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169558v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112938" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112525" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxiong Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088409" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coratger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Farag" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083377" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Diaw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105587" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063894v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112317" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039490" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafarge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061638" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coratger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wissocq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160901v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayyab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038089" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064944" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116868" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011839" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.04.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346556v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Radisson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.030" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087980v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033245" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cannac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Metayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.324" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Feng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02112081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forman A. Williams" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.05.034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.06.027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822166v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.03.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417104v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. S&#225;nchez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Williams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277179v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.01.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05137002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123420v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92695-2_12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731567v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-123051" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coratger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598493v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598488v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598490v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Consalvi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598480v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tayyab" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348234v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348243v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053796v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28412-0_5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678361v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943881v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343706v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101825v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruyssen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Boursicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114771" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregorczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez Manes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Deng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Matar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114282" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Almarcha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turgut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086335v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gzwh-g7hz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Kozhanova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113570" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruyssen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106555" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Karlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2023.101140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballossier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almarcha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mill&#225;n-Merino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113641" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lamorlette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farag" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-023-01131-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhairapurada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112525" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxiong Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091517" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coratger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Farag" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083377" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Diaw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112317" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039490" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafarge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061638" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coratger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wissocq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057407" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064944" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160901v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayyab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116868" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057352" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885427v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011839" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Radisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100764v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cannac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Metayer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forman A. Williams" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.05.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02112081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832640v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.06.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.03.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4282" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. S&#225;nchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Williams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.01.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05137002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92695-2_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-123051" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598484v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coratger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598493v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tayyab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Consalvi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053796v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28412-0_5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruyssen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>