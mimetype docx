--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -204,7002 +204,7050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical simulation of boiling flows: application and dataset release of the DEBORA experiment</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of a 3D airblast injector using a diffuse interface four-equation model: effects of evaporation and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fayet</w:t>
+                <w:t xml:space="preserve">Benoît Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Odier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 285, pp.114771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2026.114771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571906v1</w:t>
+                <w:t xml:space="preserve">hal-05557933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of a 3D airblast injector using a diffuse interface four-equation model: effects of evaporation and combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and numerical simulation of boiling flows: application and dataset release of the DEBORA experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Péden</w:t>
+                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2026.114771⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5718803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557933v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field-based recursive regularized multiphase lattice Boltzmann model with a consistent pressure scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 195, pp.105500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of NEPTUNE_CFD for single-phase natural convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fayet</w:t>
+                <w:t xml:space="preserve">Lattice-Boltzmann methods for supercritical fluids flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 230, pp.106838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344238v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hybrid approach for accurate simulation of compressible multi-component flows across all-Mach number</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Deng</w:t>
+                <w:t xml:space="preserve">Validation of NEPTUNE_CFD for single-phase natural convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Xie</w:t>
+                <w:t xml:space="preserve">J. Perez Manes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Matar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">S. Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114282⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 442, pp.114250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343677v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on symmetric/asymmetric hydrogen flame shapes in the thickness of a Hele-Shaw burner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel hybrid approach for accurate simulation of compressible multi-component flows across all-Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ballossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Song Zhao</w:t>
+                <w:t xml:space="preserve">Xi Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Denet</w:t>
+                <w:t xml:space="preserve">Bin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Almarcha</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omar Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 277, pp.114208. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 540, pp.114282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086359v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional study on premixed flame propagation in narrow channels considering hydrodynamic and thermodiffusive instabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+                <w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114392⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344216v1</w:t>
+                <w:t xml:space="preserve">hal-04958000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling self-ignition of high-pressure hydrogen leaks in confined space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid lattice Boltzmann method for multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114386⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (2), pp.025311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gzwh-g7hz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344209v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study on symmetric/asymmetric hydrogen flame shapes in the thickness of a Hele-Shaw burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ballossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151527⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.114208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404957v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice-Boltzmann inspired finite volume solver for compressible flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling self-ignition of high-pressure hydrogen leaks in confined space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.007⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280, pp.114386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086335v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
+                <w:t xml:space="preserve">A lattice-Boltzmann inspired finite volume solver for compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.50-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04958000v1</w:t>
+                <w:t xml:space="preserve">hal-05086335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lattice Boltzmann method for multiphase flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Song Zhao</w:t>
+                <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turgut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.151527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/gzwh-g7hz⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05344470v1</w:t>
+                <w:t xml:space="preserve">hal-05404957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid a posteriori MOOD limited lattice Boltzmann method to solve compressible fluid flows – LBMOOD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional study on premixed flame propagation in narrow channels considering hydrodynamic and thermodiffusive instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Loubère</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113570⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.114392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802259v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid a posteriori MOOD limited lattice Boltzmann method to solve compressible fluid flows – LBMOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Constant</w:t>
+                <w:t xml:space="preserve">Ksenia Kozhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Spel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaël Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, Part 2, pp.113570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468238v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor–liquid equilibria: Application to NH3-H2O mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iko Midani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carmona</w:t>
+                <w:t xml:space="preserve">Valentin Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Raspo</w:t>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Moureau</w:t>
+                <w:t xml:space="preserve">Martin Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boivin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 182, pp.105044. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007303v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM-based partitioned coupling for fast transient fluid-structure dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Favier</w:t>
+                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor–liquid equilibria: Application to NH3-H2O mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2025.116274⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.105044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05163942v1</w:t>
+                <w:t xml:space="preserve">hal-05007303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced order numerical model for high-pressure hydrogen leak self-ignition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+                <w:t xml:space="preserve">LBM-based partitioned coupling for fast transient fluid-structure dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114003⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.116274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2025.116274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943886v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05163942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cottereau</w:t>
+                <w:t xml:space="preserve">A reduced order numerical model for high-pressure hydrogen leak self-ignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106555⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343734v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann methods for combustion applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Ali Hosseini</w:t>
+                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilya Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2023.101140⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.106555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412786v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional shapes of hydrogen-air flames within millimetric Hele Shaw cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice Boltzmann methods for combustion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Almarcha</w:t>
+                <w:t xml:space="preserve">Seyed Ali Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.02.209⟩</w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.101140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2023.101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591671v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new single-step mechanism for hydrogen combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Three dimensional shapes of hydrogen-air flames within millimetric Hele Shaw cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Almarcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.333-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.02.209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04943874v1</w:t>
+                <w:t xml:space="preserve">hal-04591671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of fire-induced flows using Lattice-Boltzmann methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+                <w:t xml:space="preserve">A new single-step mechanism for hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.113641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338538v1</w:t>
+                <w:t xml:space="preserve">hal-04943874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear interaction approximation for shock/disturbance interaction in a Noble–Abel stiffened gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
+                <w:t xml:space="preserve">Large eddy simulation of fire-induced flows using Lattice-Boltzmann methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00193-023-01131-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.108801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097657v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modelling of the quiet and unstable PRECCINSTA burner modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+                <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.105898. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105898⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 266, pp.106022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085625v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear interaction approximation for shock/disturbance interaction in a Noble–Abel stiffened gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.106022⟩</w:t>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-023-01131-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244347v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved passive scalar model for hydrogen hazardous ignition prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lattice-Boltzmann modelling of the quiet and unstable PRECCINSTA burner modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Bhairapurada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.105898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2023.105898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169558v1</w:t>
+                <w:t xml:space="preserve">hal-04085625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid lattice Boltzmann method for gaseous detonations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An improved passive scalar model for hydrogen hazardous ignition prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112525⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.112938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244340v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A hybrid lattice Boltzmann method for gaseous detonations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0091517⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 494, pp.112525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796386v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of buoyancy-driven turbulent flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0088409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661928v1</w:t>
+                <w:t xml:space="preserve">hal-03825847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the conservativity of characteristic-based segregated models: application to the hybrid lattice Boltzmann method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new hybrid Lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Farag</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Guanxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (4), pp.046102. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Physics of fluids, 34 (046114)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627520v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Taileb</w:t>
+                <w:t xml:space="preserve">Widom and extrema lines as criteria for optimizing operating conditions in supercritical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Badens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.105587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03825847v1</w:t>
+                <w:t xml:space="preserve">hal-03797377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid Lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">A new hybrid lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanxiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Physics of fluids, 34 (046114)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.046114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636905v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widom and extrema lines as criteria for optimizing operating conditions in supercritical processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adil Mouahid</w:t>
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of buoyancy-driven turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Badens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105587⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797377v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of lifted hydrogen jet flames: A new model for hazardous ignition prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Restoring the conservativity of characteristic-based segregated models: application to the hybrid lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112317⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.046102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796395v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of lifted hydrogen jet flames: A new model for hazardous ignition prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Taileb</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, pp.112317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063894v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new OpenFOAM solver for plasma cutting modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Godinaud</w:t>
+                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105479⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661919v1</w:t>
+                <w:t xml:space="preserve">hal-04063894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice-Boltzmann study of premixed flames thermo-acoustic instabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Denet</w:t>
+                <w:t xml:space="preserve">Development of a new OpenFOAM solver for plasma cutting modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241, pp.105479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582162v1</w:t>
+                <w:t xml:space="preserve">hal-03661919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency study of Lattice-Boltzmann schemes macroscopic limit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+                <w:t xml:space="preserve">A Lattice-Boltzmann study of premixed flames thermo-acoustic instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Bhairapurada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.112049</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160898v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved color-gradient method for lattice Boltzmann modeling of two-phase flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lafarge</w:t>
+                <w:t xml:space="preserve">Large-eddy lattice-Boltzmann modeling of transonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Cuenot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.082110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0061638⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (11), pp.115112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0064944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324224v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified hybrid lattice-Boltzmann method for compressible flows: Bridging between pressure-based and density-based methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of a turbulent bluff-body stabilized flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wissocq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">M. Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.086101. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.031701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0057407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0038089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324229v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy lattice-Boltzmann modeling of transonic flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Consistency study of Lattice-Boltzmann schemes macroscopic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (11), pp.115112. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.037101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0064944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0039490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424286v1</w:t>
+                <w:t xml:space="preserve">hal-03160898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of a turbulent bluff-body stabilized flame</w:t>
+                <w:t xml:space="preserve">Improved color-gradient method for lattice Boltzmann modeling of two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tayyab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Zhao</w:t>
+                <w:t xml:space="preserve">T. Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.031701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0038089⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.082110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0061638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160901v1</w:t>
+                <w:t xml:space="preserve">hal-03324224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressible pressure-based Lattice-Boltzmann applied to humid air with phase change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Song Zhao</w:t>
+                <w:t xml:space="preserve">A unified hybrid lattice-Boltzmann method for compressible flows: Bridging between pressure-based and density-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.086101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03180596v1</w:t>
+                <w:t xml:space="preserve">hal-03324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking a lattice-Boltzmann solver for reactive flows: Is the method worth the effort for combustion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressible pressure-based Lattice-Boltzmann applied to humid air with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cheylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Zhao</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057352⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.116868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276189v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure-based regularized lattice-Boltzmann method for the simulation of compressible flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Benchmarking a lattice-Boltzmann solver for reactive flows: Is the method worth the effort for combustion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.066106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0011839⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.071703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885427v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse interface modelling of reactive multi-phase flows applied to a sub-critical cryogenic jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Deng</w:t>
+                <w:t xml:space="preserve">A pressure-based regularized lattice-Boltzmann method for the simulation of compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.04.011⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.066106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0011839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561937v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid regularized Lattice-Boltzmann modelling of premixed and non-premixed combustion processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Feng</w:t>
+                <w:t xml:space="preserve">Diffuse interface modelling of reactive multi-phase flows applied to a sub-critical cryogenic jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.029⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346556v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward fully conservative hybrid lattice Boltzmann methods for compressible flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Hybrid regularized Lattice-Boltzmann modelling of premixed and non-premixed combustion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Farag</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033245⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087980v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical Lattice-Boltzmann investigation of the Darrieus-Landau instability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Denet</w:t>
+                <w:t xml:space="preserve">Toward fully conservative hybrid lattice Boltzmann methods for compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (12), pp.126118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.07.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921517v1</w:t>
+                <w:t xml:space="preserve">hal-03087980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid recursive regularized lattice Boltzmann simulation of humid air with application to meteorological flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Feng</w:t>
+                <w:t xml:space="preserve">Experimental and numerical Lattice-Boltzmann investigation of the Darrieus-Landau instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.103-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265484v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation for two-wave Riemann solver accurate at contact interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xi Deng</w:t>
+                <w:t xml:space="preserve">Hybrid recursive regularized lattice Boltzmann simulation of humid air with application to meteorological flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Xiao</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5083888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02100764v1</w:t>
+                <w:t xml:space="preserve">hal-02265484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic closure for the simulation of multiphase reactive flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new formulation for two-wave Riemann solver accurate at contact interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Le Metayer</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.046102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5083888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981954v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of two-dimensional spots with a heat releasing/absorbing shock wave: linear interaction approximation results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermodynamic closure for the simulation of multiphase reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cannac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.640-649</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142649v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid recursive regularized thermal lattice Boltzmann model for high subsonic compressible flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongliang Feng</w:t>
+                <w:t xml:space="preserve">Interaction of two-dimensional spots with a heat releasing/absorbing shock wave: linear interaction approximation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.865-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142837v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a wide-range three-step hydrogen mechanism to syngas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid recursive regularized thermal lattice Boltzmann model for high subsonic compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Forman A. Williams</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 394, pp.82-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822166v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of a wide-range three-step hydrogen mechanism to syngas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forman A. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 196, pp.85-87. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+              <w:t xml:space="preserve">, 2018, 196, pp.85 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112081v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lattice-Boltzmann model for low-Mach reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 196, pp.249 - 254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and fast phase transition relaxation solver for compressible multicomponent two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.31 - 45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple phase transition relaxation solver for liquid-vapor flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (7), pp.583-605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.4282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical prediction of syngas induction times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 176, pp.489 - 499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general formulation for cavitating, boiling and evaporating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128, pp.53-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7209,528 +7257,528 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast transient fluid-structure interaction using lattice Boltzmann method (LBM) with applications to rupture and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Coupled Problems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05137002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of droplet/flame interaction using a diffuse interface method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Odier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion &amp; Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lyon, Oct 2024, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92695-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-Boltzmann Modelling of Internal Compressible Flows: Application to the Transonic LS89 Cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iason Tsetoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2024-123051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Raspo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th INCA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Forced Plumes Using Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,1174 +7793,1174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINITE VOLUME LATTICE BOLTZMANN COMPRESSIBLE APPROACH FOR BOUNDARY CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un Code Hyperbolique pour une Application à la Découpe Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step mechanisms for the autoignition of fuel-air mixtures in constant volume batch reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCCOMB2021 – 3rd HPC Spanish Combustion Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATING FLAME INSTABILITIES WITH THE LATTICE-BOLTZMANN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Lattice-Boltzmann method based numerical investigation of the Darrieus-Landau instability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Denet</w:t>
+                <w:t xml:space="preserve">STUDY OF A PRESSURE-BASED HYBRID LATTICE BOLTZMANN METHOD FOR THE SIMULATION OF COMPRESSIBLE FLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598488v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STUDY OF A PRESSURE-BASED HYBRID LATTICE BOLTZMANN METHOD FOR THE SIMULATION OF COMPRESSIBLE FLOWS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Coratger</w:t>
+                <w:t xml:space="preserve">Experimental and Lattice-Boltzmann method based numerical investigation of the Darrieus-Landau instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">XXV ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598483v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION OF THERMAL PLUMES USING LATTICE BOLTZMANN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Hybrid Lattice-Boltzmann Model for Low-Mach Reactive Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-Boltzmann model for low-Mach reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on numerical combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boiling Front formation in flash depressurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2016 International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explosive vaporization: Boiling front and droplet formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Liquid fragmentation in nature and industry »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8922,266 +8970,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen ignition and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Melguizo-Gavilanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Efstathios-Al. Tingas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen for Future Thermal Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.161-236, 2023, Green Energy and Technology, 978-3-031-28411-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-28412-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cavitating to Boiling Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">d'Agostino L., Salvetti M.; CISM International Centre for Mechanical Sciences (Courses and Lectures). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavitation Instabilities and Rotordynamic Effects in Turbopumps and Hydroturbines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 575, Springer pp.259-282 2017, 978-3-319-49717-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9191,661 +9239,661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor-liquid equilibria: application to NH 3 -H 2 O mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943881v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor-liquid equilibria: application to NH 3 -H 2 O mixtures</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799898v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iko Midani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9992,51 +10040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Boursicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114771" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregorczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105500" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez Manes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Deng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Matar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114282" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Almarcha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turgut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086335v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gzwh-g7hz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Kozhanova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113570" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruyssen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106555" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Karlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2023.101140" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballossier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almarcha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.209" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mill&#225;n-Merino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113641" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338538v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lamorlette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108801" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farag" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-023-01131-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085625v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhairapurada" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169558v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112525" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxiong Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091517" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088409" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627520v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coratger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Farag" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083377" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.052" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Diaw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112317" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063894v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039490" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafarge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061638" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coratger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wissocq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057407" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064944" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160901v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayyab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180596v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116868" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276189v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057352" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885427v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011839" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.04.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033245" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Radisson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Feng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100764v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981954v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cannac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Metayer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822166v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forman A. Williams" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.05.034" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02112081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832640v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.06.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.03.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359203v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4282" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417104v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. S&#225;nchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Williams" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.008" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277179v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.01.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05137002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92695-2_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-123051" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598484v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coratger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598493v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598480v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tayyab" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Consalvi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053796v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053592v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28412-0_5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678361v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943881v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101825v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruyssen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Boursicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5718803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cardenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez Manes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Matar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gzwh-g7hz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Almarcha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086335v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turgut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Kozhanova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116274" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruyssen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Karlin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2023.101140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballossier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almarcha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mill&#225;n-Merino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lamorlette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108801" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-023-01131-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhairapurada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105898" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112938" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112525" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxiong Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Diaw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coratger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Farag" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083377" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063894v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coratger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064944" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayyab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038089" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039490" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061638" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wissocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057407" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116868" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057352" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011839" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.04.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033245" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Radisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083888" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cannac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Metayer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142649v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.324" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forman A. Williams" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.05.034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.06.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.03.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4282" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. S&#225;nchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Williams" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.01.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05137002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123420v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92695-2_12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-123051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598489v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coratger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tayyab" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Consalvi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28412-0_5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruyssen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>