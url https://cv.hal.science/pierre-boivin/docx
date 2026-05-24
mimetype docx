--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,2890 +100,2890 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of hydrogen–ammonia blends autoignition</w:t>
+                <w:t xml:space="preserve">Modeling and numerical simulation of boiling flows: application and dataset release of the DEBORA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+                <w:t xml:space="preserve">A. Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114713⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5718803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469163v1</w:t>
+                <w:t xml:space="preserve">hal-05571906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Eddy Simulation of a 3D airblast injector using a diffuse interface four-equation model: effects of evaporation and combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Odier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 285, pp.114771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2026.114771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical simulation of boiling flows: application and dataset release of the DEBORA experiment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field-based recursive regularized multiphase lattice Boltzmann model with a consistent pressure scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Favre</w:t>
+                <w:t xml:space="preserve">Jinhua Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.5718803⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.105500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571906v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field-based recursive regularized multiphase lattice Boltzmann model with a consistent pressure scheme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice-Boltzmann methods for supercritical fluids flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+                <w:t xml:space="preserve">Jian Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isabelle Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 230, pp.106838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344425v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann methods for supercritical fluids flows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of hydrogen–ammonia blends autoignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Raspo</w:t>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 230, pp.106838. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 285, pp.114713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05608205v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of NEPTUNE_CFD for single-phase natural convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling self-ignition of high-pressure hydrogen leaks in confined space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114250⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280, pp.114386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344238v1</w:t>
+                <w:t xml:space="preserve">hal-05344209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hybrid approach for accurate simulation of compressible multi-component flows across all-Mach number</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turgut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114282⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.151527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343677v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A lattice-Boltzmann inspired finite volume solver for compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t>
+              <w:t xml:space="preserve">Computers and Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.50-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958000v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid lattice Boltzmann method for multiphase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Study on symmetric/asymmetric hydrogen flame shapes in the thickness of a Hele-Shaw burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ballossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/gzwh-g7hz⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.114208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344470v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on symmetric/asymmetric hydrogen flame shapes in the thickness of a Hele-Shaw burner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional study on premixed flame propagation in narrow channels considering hydrodynamic and thermodiffusive instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Almarcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 277, pp.114208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114208⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 281, pp.114392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086359v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling self-ignition of high-pressure hydrogen leaks in confined space</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Numerical Framework for Fast Transient Compressible Flows Using Lattice Boltzmann and Immersed Boundary Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114386⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344209v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice-Boltzmann inspired finite volume solver for compressible flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hybrid lattice Boltzmann method for multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gregorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (2), pp.025311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gzwh-g7hz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086335v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A hybrid a posteriori MOOD limited lattice Boltzmann method to solve compressible fluid flows – LBMOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Kozhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Loubère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151527⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, Part 2, pp.113570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404957v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional study on premixed flame propagation in narrow channels considering hydrodynamic and thermodiffusive instabilities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iko Midani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ledermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Spel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114392⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344216v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid a posteriori MOOD limited lattice Boltzmann method to solve compressible fluid flows – LBMOOD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A reduced order numerical model for high-pressure hydrogen leak self-ignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113570⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802259v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor–liquid equilibria: Application to NH3-H2O mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iko Midani</w:t>
+                <w:t xml:space="preserve">I. Raspo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Ledermann</w:t>
+                <w:t xml:space="preserve">V. Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Constant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106715⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.105044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468238v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor–liquid equilibria: Application to NH3-H2O mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boivin</w:t>
+                <w:t xml:space="preserve">LBM-based partitioned coupling for fast transient fluid-structure dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105044⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.116274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2025.116274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007303v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05163942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM-based partitioned coupling for fast transient fluid-structure dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2025.116274⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.106555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05163942v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced order numerical model for high-pressure hydrogen leak self-ignition</w:t>
+                <w:t xml:space="preserve">Validation of NEPTUNE_CFD for single-phase natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez Manes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114003⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 442, pp.114250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943886v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel hybrid approach for accurate simulation of compressible multi-component flows across all-Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ruyssen</w:t>
+                <w:t xml:space="preserve">Bin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cottereau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Omar Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 290, pp.106555. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 540, pp.114282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2025.106555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343734v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann methods for combustion applications</w:t>
+                <w:t xml:space="preserve">A new single-step mechanism for hydrogen combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Ali Hosseini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilya Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pecs.2023.101140⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.113641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412786v1</w:t>
+                <w:t xml:space="preserve">hal-04943874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional shapes of hydrogen-air flames within millimetric Hele Shaw cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Almarcha</w:t>
+                <w:t xml:space="preserve">Large eddy simulation of fire-induced flows using Lattice-Boltzmann methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.02.209⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.108801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591671v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new single-step mechanism for hydrogen combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lattice Boltzmann methods for combustion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Ilya Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 268, pp.113641. </w:t>
+              <w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102, pp.101140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pecs.2023.101140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943874v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of fire-induced flows using Lattice-Boltzmann methods</w:t>
+                <w:t xml:space="preserve">Three dimensional shapes of hydrogen-air flames within millimetric Hele Shaw cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Taha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Song Zhao</w:t>
+                <w:t xml:space="preserve">Y. Ballossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">C. Almarcha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.108801. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.333-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.02.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338538v1</w:t>
+                <w:t xml:space="preserve">hal-04591671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear interaction approximation for shock/disturbance interaction in a Noble–Abel stiffened gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3151,51 +3151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-Boltzmann modelling of the quiet and unstable PRECCINSTA burner modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Bhairapurada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.105898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3281,90 +3281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved passive scalar model for hydrogen hazardous ignition prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 256, pp.112938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3424,64 +3424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Wissocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 494, pp.112525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3509,832 +3509,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new hybrid lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.046114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0091517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825847v1</w:t>
+                <w:t xml:space="preserve">hal-03796386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid Lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of buoyancy-driven turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Physics of fluids, 34 (046114)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636905v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widom and extrema lines as criteria for optimizing operating conditions in supercritical processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Restoring the conservativity of characteristic-based segregated models: application to the hybrid lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 186, pp.105587. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.046102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0083377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797377v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Taileb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (4), pp.046114. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796386v1</w:t>
+                <w:t xml:space="preserve">hal-03825847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of buoyancy-driven turbulent flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A new hybrid Lattice-Boltzmann method for thermal flow simulations in low-Mach number approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanxiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Physics of fluids, 34 (046114)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661928v1</w:t>
+                <w:t xml:space="preserve">hal-03636905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring the conservativity of characteristic-based segregated models: application to the hybrid lattice Boltzmann method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Wissocq</w:t>
+                <w:t xml:space="preserve">Widom and extrema lines as criteria for optimizing operating conditions in supercritical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Coratger</w:t>
+                <w:t xml:space="preserve">Suzanne Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Farag</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Badens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (4), pp.046102. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.105587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0083377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2022.105587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627520v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-Boltzmann modeling of lifted hydrogen jet flames: A new model for hazardous ignition prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 245, pp.112317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4368,100 +4368,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for systematic 1-step chemistry reduction applied to hydrocarbon combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063894v1</w:t>
@@ -4485,51 +4485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new OpenFOAM solver for plasma cutting modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,64 +4615,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lattice-Boltzmann study of premixed flames thermo-acoustic instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Bhairapurada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.112049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4691,698 +4691,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy lattice-Boltzmann modeling of transonic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency study of Lattice-Boltzmann schemes macroscopic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coratger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (11), pp.115112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0064944⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.037101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0039490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424286v1</w:t>
+                <w:t xml:space="preserve">hal-03160898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann modeling of a turbulent bluff-body stabilized flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified hybrid lattice-Boltzmann method for compressible flows: Bridging between pressure-based and density-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tayyab</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">G. Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.031701. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.086101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0038089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0057407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160901v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency study of Lattice-Boltzmann schemes macroscopic limit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improved color-gradient method for lattice Boltzmann modeling of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.037101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0039490⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.082110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0061638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160898v1</w:t>
+                <w:t xml:space="preserve">hal-03324224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved color-gradient method for lattice Boltzmann modeling of two-phase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Large-eddy lattice-Boltzmann modeling of transonic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Cuenot</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.082110. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (11), pp.115112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0061638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0064944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324224v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified hybrid lattice-Boltzmann method for compressible flows: Bridging between pressure-based and density-based methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Farag</w:t>
+                <w:t xml:space="preserve">Lattice-Boltzmann modeling of a turbulent bluff-body stabilized flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coratger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.086101. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.031701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0057407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0038089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324229v1</w:t>
+                <w:t xml:space="preserve">hal-03160901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible pressure-based Lattice-Boltzmann applied to humid air with phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.116868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5416,77 +5416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking a lattice-Boltzmann solver for reactive flows: Is the method worth the effort for combustion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (7), pp.071703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5533,90 +5533,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pressure-based regularized lattice-Boltzmann method for the simulation of compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (6), pp.066106. </w:t>
@@ -5654,64 +5654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse interface modelling of reactive multi-phase flows applied to a sub-critical cryogenic jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5745,90 +5745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid regularized Lattice-Boltzmann modelling of premixed and non-premixed combustion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211, pp.173-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5862,77 +5862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward fully conservative hybrid lattice Boltzmann methods for compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Farag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6005,77 +6005,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Radisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Almarcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221, pp.103-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6103,784 +6103,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid recursive regularized lattice Boltzmann simulation of humid air with application to meteorological flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A thermodynamic closure for the simulation of multiphase reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongliang Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">M.A. Cannac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+                <w:t xml:space="preserve">O. Le Metayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.640-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265484v1</w:t>
+                <w:t xml:space="preserve">hal-01981954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new formulation for two-wave Riemann solver accurate at contact interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interaction of two-dimensional spots with a heat releasing/absorbing shock wave: linear interaction approximation results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Xiao</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5083888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.865-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100764v1</w:t>
+                <w:t xml:space="preserve">hal-02142649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic closure for the simulation of multiphase reactive flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hybrid recursive regularized thermal lattice Boltzmann model for high subsonic compressible flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Cannac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Le Metayer</w:t>
+                <w:t xml:space="preserve">Jérome Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 137, pp.640-649</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 394, pp.82-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981954v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of two-dimensional spots with a heat releasing/absorbing shock wave: linear interaction approximation results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hybrid recursive regularized lattice Boltzmann simulation of humid air with application to meteorological flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142649v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid recursive regularized thermal lattice Boltzmann model for high subsonic compressible flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new formulation for two-wave Riemann solver accurate at contact interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.046102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5083888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142837v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of a wide-range three-step hydrogen mechanism to syngas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Lattice-Boltzmann model for low-Mach reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongliang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Forman A. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 196, pp.85 - 87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.05.034⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 196, pp.249 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822166v1</w:t>
+                <w:t xml:space="preserve">hal-01832640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lattice-Boltzmann model for low-Mach reactive flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extension of a wide-range three-step hydrogen mechanism to syngas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forman A. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 196, pp.249 - 254. </w:t>
+              <w:t xml:space="preserve">, 2018, 196, pp.85 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832640v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and fast phase transition relaxation solver for compressible multicomponent two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple phase transition relaxation solver for liquid-vapor flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chiapolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7031,51 +7031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical prediction of syngas induction times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,51 +7148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general formulation for cavitating, boiling and evaporating flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7271,90 +7271,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast transient fluid-structure interaction using lattice Boltzmann method (LBM) with applications to rupture and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Lerogeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Coupled Problems 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7373,438 +7373,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05137002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of droplet/flame interaction using a diffuse interface method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lattice-Boltzmann Modelling of Internal Compressible Flows: Application to the Transonic LS89 Cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Odier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion &amp; Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92695-2_12⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2024-123051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123420v1</w:t>
+                <w:t xml:space="preserve">hal-04731567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-Boltzmann Modelling of Internal Compressible Flows: Application to the Transonic LS89 Cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
+                <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Zhao</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isabelle Raspo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME Turbo Expo 2024: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th INCA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731567v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressurized tank leak : A simple explicit thermodynamic closure and vapor-liquid equilibria for recondensing water in humid air</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical study of droplet/flame interaction using a diffuse interface method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Péden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Odier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th INCA Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Seminar on Non-Ideal Compressible Fluid Dynamics for Propulsion &amp; Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Centrale de Lyon, Oct 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92695-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402597v1</w:t>
+                <w:t xml:space="preserve">hal-05123420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of Forced Plumes Using Lattice Boltzmann Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Consalvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7842,64 +7842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FINITE VOLUME LATTICE BOLTZMANN COMPRESSIBLE APPROACH FOR BOUNDARY CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering ECCOMAS Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7937,51 +7937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un Code Hyperbolique pour une Application à la Découpe Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,64 +8045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-step mechanisms for the autoignition of fuel-air mixtures in constant volume batch reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCCOMB2021 – 3rd HPC Spanish Combustion Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8121,502 +8121,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATING FLAME INSTABILITIES WITH THE LATTICE-BOLTZMANN METHOD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and Lattice-Boltzmann method based numerical investigation of the Darrieus-Landau instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tayyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Almarcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">XXV ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03598480v1</w:t>
+                <w:t xml:space="preserve">hal-03598488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF A PRESSURE-BASED HYBRID LATTICE BOLTZMANN METHOD FOR THE SIMULATION OF COMPRESSIBLE FLOWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Coratger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03598483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Lattice-Boltzmann method based numerical investigation of the Darrieus-Landau instability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">NUMERICAL SIMULATION OF THERMAL PLUMES USING LATTICE BOLTZMANN METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Consalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV ICTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598488v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL SIMULATION OF THERMAL PLUMES USING LATTICE BOLTZMANN METHOD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Lamorlette</w:t>
+                <w:t xml:space="preserve">SIMULATING FLAME INSTABILITIES WITH THE LATTICE-BOLTZMANN METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Consalvi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598490v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Hybrid Lattice-Boltzmann Model for Low-Mach Reactive Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8654,64 +8654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice-Boltzmann model for low-Mach reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tayyab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongliang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on numerical combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8762,51 +8762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8883,51 +8883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henda Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Liquid fragmentation in nature and industry »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8984,77 +8984,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen ignition and safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Boursicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Millán-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9148,51 +9148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">d'Agostino L., Salvetti M.; CISM International Centre for Mechanical Sciences (Courses and Lectures). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cavitation Instabilities and Rotordynamic Effects in Turbopumps and Hydroturbines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 575, Springer pp.259-282 2017, 978-3-319-49717-4</w:t>
@@ -9253,90 +9253,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple explicit thermodynamic closure for multi-fluid simulations including complex vapor-liquid equilibria: application to NH 3 -H 2 O mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Raspo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9354,77 +9354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Staggered Lattice Boltzmann Method for the Radiative Transfer Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9442,103 +9442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed boundary formulation for complex geometries in hypersonic flows: Application to atmospheric reentry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iko Midani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ledermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Spel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9560,90 +9560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified thermodynamically-consistent single-step mechanism for hydrogen combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Dounia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9687,51 +9687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ruyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Cottereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9749,77 +9749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of Diffuse-Interface method for air-assisted liquid sheet simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Péden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10040,51 +10040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Boursicaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114713" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5718803" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Lu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregorczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105500" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cardenas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez Manes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114250" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Deng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Matar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gzwh-g7hz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Almarcha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086335v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turgut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151527" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Kozhanova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113570" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116274" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruyssen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Karlin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2023.101140" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballossier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almarcha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mill&#225;n-Merino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lamorlette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108801" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-023-01131-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhairapurada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105898" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112938" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112525" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636905v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxiong Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Diaw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105587" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796386v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091517" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coratger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Farag" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083377" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063894v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coratger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064944" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayyab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038089" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039490" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324224v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafarge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061638" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wissocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057407" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116868" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057352" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011839" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.04.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033245" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Radisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Feng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083888" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981954v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cannac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Metayer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142649v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.324" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forman A. Williams" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.05.034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.06.027" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.03.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4282" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. S&#225;nchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Williams" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.01.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05137002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123420v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92695-2_12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-123051" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598489v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coratger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tayyab" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598483v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598488v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Consalvi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28412-0_5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruyssen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5718803" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P&#233;den" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gregorczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105500" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608205v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cardenas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raspo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Boursicaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Consalvi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114386" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turgut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dounia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151527" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086335v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballossier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Denet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Almarcha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gzwh-g7hz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Kozhanova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113570" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iko Midani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ledermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106715" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carmona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raspo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05163942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruyssen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2025.106555" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez Manes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadiou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Deng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Matar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114282" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mill&#225;n-Merino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113641" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lamorlette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Karlin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2023.101140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591671v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballossier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Almarcha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.02.209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.106022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Farag" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-023-01131-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085625v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Bhairapurada" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tayyab" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105898" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169558v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112938" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Wissocq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112525" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxiong Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088409" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627520v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coratger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Farag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083377" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636905v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Diaw" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2022.105587" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063894v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039490" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coratger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wissocq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057407" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lafarge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Odier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuenot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061638" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064944" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tayyab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180596v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cheylan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116868" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276189v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057352" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885427v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011839" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561937v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.04.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033245" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921517v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Radisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cannac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Metayer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongliang Feng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Jacob" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265484v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083888" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.06.027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822166v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forman A. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.05.034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502389v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chiapolino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Saurel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.03.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4282" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. S&#225;nchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Williams" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.11.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.01.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05137002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731567v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jacob" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2024-123051" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123420v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92695-2_12" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598489v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Coratger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598493v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598488v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598483v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598490v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Consalvi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tayyab" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348234v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348243v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053796v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Djeridi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053592v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28412-0_5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678361v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799898v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343766v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101825v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruyssen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cottereau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383131v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>