--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -204,273 +204,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Savings in Networks-on-Chip with Smart Temporal Shielding</w:t>
+                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Journal of Low Power Electronics, 13 (3), pp.441-455. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2017.1500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576071v1</w:t>
+                <w:t xml:space="preserve">hal-01525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
+                <w:t xml:space="preserve">Energy Savings in Networks-on-Chip with Smart Temporal Shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Journal of Low Power Electronics, 13 (3), pp.441-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2017.1500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01525086v1</w:t>
+                <w:t xml:space="preserve">hal-01576071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Discrete Channel Emulator</w:t>
               </w:r>
@@ -1407,316 +1407,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Networks-on-Chip Cortex Inspired Communication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Laurent</w:t>
+                <w:t xml:space="preserve">Un Web Service sur les problèmes de transport avec des distances réelles, pour propager les algorithmes de recherche opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PATMOS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576068v1</w:t>
+                <w:t xml:space="preserve">hal-02083796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Web Service sur les problèmes de transport avec des distances réelles, pour propager les algorithmes de recherche opérationnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+                <w:t xml:space="preserve">Energy Aware Networks-on-Chip Cortex Inspired Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">PATMOS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083796v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk-aware link power model for Networks-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,64 +1906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de consommation d'énergie des liens sensible au crosstalk pour les réseaux sur puces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2565,260 +2565,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Discrete Channel Emulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+                <w:t xml:space="preserve">Self-reconfigurable embedded systems: from modeling to implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Tang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jorgiano Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Crenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Exploitation of Hardware Accelerators (WEHA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496259v1</w:t>
+                <w:t xml:space="preserve">hal-00488577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reconfigurable embedded systems: from modeling to implementation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Crenne</w:t>
+                <w:t xml:space="preserve">Hardware Discrete Channel Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yangyang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Exploitation of Hardware Accelerators (WEHA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488577v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networked Self-Adaptive Systems: An Opportunity for Configuring in the Large</w:t>
               </w:r>
@@ -3048,897 +3048,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level synthesis under I/O Timing and Memory constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture de wrapper de synchronisation pour environnement de type GALS/LIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.680-683</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones sur l'Adéquation Algorithme Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077297v1</w:t>
+                <w:t xml:space="preserve">hal-00105261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVB-DSNG Modem High Level Synthesis in an Optimized Latency Insensitive System Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Abdeli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Fouilliart</w:t>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.424-433</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Turkey. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077963v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse Comportementale Sous Contraintes de Communication et de Placement Mémoire pour les composants du TDSI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DVB-DSNG Modem High Level Synthesis in an Optimized Latency Insensitive System Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abdeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LOUVAIN LA NEUVE, Belgique. pp.779-782</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fouilliart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.424-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077384v1</w:t>
+                <w:t xml:space="preserve">hal-00077963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A More Efficient and Flexible DSP Design Flow from MATLAB-SIMULINK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse Comportementale Sous Contraintes de Communication et de Placement Mémoire pour les composants du TDSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, Vol. V p. 61-64</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI'05 (Colloque sur le Traitement du Signal et de l'Image)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LOUVAIN LA NEUVE, Belgique. pp.779-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077301v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-level synthesis under I/O Timing and Memory constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.896-897</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.680-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181231v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A More Efficient and Flexible DSP Design Flow from MATLAB-SIMULINK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.896</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Vol. V p. 61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077965v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Turkey. pp.1-4</w:t>
+              <w:t xml:space="preserve">DATE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.896-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080466v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de wrapper de synchronisation pour environnement de type GALS/LIS</w:t>
+                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Dijon, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105261v1</w:t>
+                <w:t xml:space="preserve">hal-00077965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software radio and dynamic reconfiguration on a DSP/FPGA platform</w:t>
               </w:r>
@@ -4032,51 +4032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Synthesis Assisted Rapid Prototyping for Digital Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,90 +4157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic System Level to Hw/Sw Design Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Accesses management during High Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,77 +4437,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks-on-Chip Cortex Inspired Communication To Reduce Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4562,77 +4562,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bit-accurate power estimation simulator for NoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2017 Design Automation and Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. , Design Automation and Test in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5789,51 +5789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Yangyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Ye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Abildgren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132357.1132359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Mathias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Johann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lanoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Tang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgiano Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Crennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouilliart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Yangyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Ye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Abildgren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132357.1132359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Mathias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Johann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lanoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgiano Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Crennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdeli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouilliart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>