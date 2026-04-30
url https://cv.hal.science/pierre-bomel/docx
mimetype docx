--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -204,273 +204,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
+                <w:t xml:space="preserve">Energy Savings in Networks-on-Chip with Smart Temporal Shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Journal of Low Power Electronics, 13 (3), pp.441-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2017.1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525086v1</w:t>
+                <w:t xml:space="preserve">hal-01576071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Savings in Networks-on-Chip with Smart Temporal Shielding</w:t>
+                <w:t xml:space="preserve">Bit-Accurate Energy Estimation for Networks-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2017.1500⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01576071v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Discrete Channel Emulator</w:t>
               </w:r>
@@ -1534,77 +1534,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Aware Networks-on-Chip Cortex Inspired Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1659,64 +1659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk-aware link power model for Networks-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1906,64 +1906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de consommation d'énergie des liens sensible au crosstalk pour les réseaux sur puces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2565,260 +2565,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-reconfigurable embedded systems: from modeling to implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
+                <w:t xml:space="preserve">Hardware Discrete Channel Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorgiano Vidal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yangyang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Exploitation of Hardware Accelerators (WEHA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488577v1</w:t>
+                <w:t xml:space="preserve">hal-00496259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Discrete Channel Emulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+                <w:t xml:space="preserve">Self-reconfigurable embedded systems: from modeling to implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgiano Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Crenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Tang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Exploitation of Hardware Accelerators (WEHA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Engineering of Reconfigurable Systems and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Las Vegas, Nevada, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496259v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networked Self-Adaptive Systems: An Opportunity for Configuring in the Large</w:t>
               </w:r>
@@ -3048,897 +3048,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de wrapper de synchronisation pour environnement de type GALS/LIS</w:t>
+                <w:t xml:space="preserve">DVB-DSNG Modem High Level Synthesis in an Optimized Latency Insensitive System Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Abdeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Dijon, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Fouilliart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.424-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105261v1</w:t>
+                <w:t xml:space="preserve">hal-00077963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+                <w:t xml:space="preserve">Synthèse Comportementale Sous Contraintes de Communication et de Placement Mémoire pour les composants du TDSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Turkey. pp.1-4</w:t>
+              <w:t xml:space="preserve">GRETSI'05 (Colloque sur le Traitement du Signal et de l'Image)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LOUVAIN LA NEUVE, Belgique. pp.779-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080466v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DVB-DSNG Modem High Level Synthesis in an Optimized Latency Insensitive System Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-level synthesis under I/O Timing and Memory constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.424-433</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.680-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077963v1</w:t>
+                <w:t xml:space="preserve">hal-00077297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse Comportementale Sous Contraintes de Communication et de Placement Mémoire pour les composants du TDSI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A More Efficient and Flexible DSP Design Flow from MATLAB-SIMULINK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LOUVAIN LA NEUVE, Belgique. pp.779-782</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Vol. V p. 61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077384v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level synthesis under I/O Timing and Memory constraints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.680-683</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.896-897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077297v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A More Efficient and Flexible DSP Design Flow from MATLAB-SIMULINK</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2005, Vol. V p. 61-64</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077301v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C- BASED RAPID PROTOTYPING FOR DIGITAL SIGNAL PROCESSING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.896-897</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Turkey. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181231v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Processor Synthesis for Latency Insensitive Systems</w:t>
+                <w:t xml:space="preserve">Architecture de wrapper de synchronisation pour environnement de type GALS/LIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.896</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones sur l'Adéquation Algorithme Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077965v1</w:t>
+                <w:t xml:space="preserve">hal-00105261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software radio and dynamic reconfiguration on a DSP/FPGA platform</w:t>
               </w:r>
@@ -4032,51 +4032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Level Synthesis Assisted Rapid Prototyping for Digital Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,90 +4157,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic System Level to Hw/Sw Design Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Accesses management during High Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,77 +4437,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks-on-Chip Cortex Inspired Communication To Reduce Energy Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4562,77 +4562,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bit-accurate power estimation simulator for NoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE 2017 Design Automation and Test in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland. , Design Automation and Test in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5789,51 +5789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Yangyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Ye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Abildgren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132357.1132359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Mathias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Johann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lanoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgiano Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Crennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdeli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouilliart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077384v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mor&#233;ac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2017.1500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.05.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV9C23JB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Yangyang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfeng Ye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429452v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Abildgren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Baganne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132357.1132359" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Mathias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Johann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kerhascoet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cr&#233;peau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576068v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449409v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lanoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Tang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgiano Vidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Eustache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Crennes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369055v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abdeli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Fouilliart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077297v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirstophe J&#233;go" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le H&#233;no" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaset Oliva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chavet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369078v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00091710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>