--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2452,295 +2452,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de transformation des systèmes d’élevage extensifs des territoires : étude comparée des dynamiques locales sur trois continents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation complexe entre l’élevage et la forêt en Amazonie brésilienne : une approche par la modélisation multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Bah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
+                <w:t xml:space="preserve">Tienne Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Jonas Bastos da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+                <w:t xml:space="preserve">Manuela Vieira Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (2), pp.127-134. </w:t>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.104-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388001v1</w:t>
+                <w:t xml:space="preserve">hal-01198007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation complexe entre l’élevage et la forêt en Amazonie brésilienne : une approche par la modélisation multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de transformation des systèmes d’élevage extensifs des territoires : étude comparée des dynamiques locales sur trois continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bastos da Veiga</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Vieira Pak</w:t>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (2), pp.104-111. </w:t>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198007v1</w:t>
+                <w:t xml:space="preserve">hal-01388001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abordagem metodológica das diversas dimensões da sustentabilidade em projetos de uma rede interamericana</w:t>
               </w:r>
@@ -2864,64 +2864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un métamodèle pour analyser les systèmes d’élevage extensifs et leurs interactions avec les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.522-522. </w:t>
@@ -3517,277 +3517,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler des boucles d'apprentissage social par des simulations informatiques afin d'accompagner la gestion collective des espaces pastoraux au nord Sénégal</w:t>
+                <w:t xml:space="preserve">Accompagner l'apprentissage social par la modélisation d'accompagnement en faveur d'une gestion durable et partagée des espaces agro-sylvo-pastoraux dans le Sahel sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350189v1</w:t>
+                <w:t xml:space="preserve">hal-05182690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'apprentissage social par la modélisation d'accompagnement en faveur d'une gestion durable et partagée des espaces agro-sylvo-pastoraux dans le Sahel sénégalais</w:t>
+                <w:t xml:space="preserve">Stimuler des boucles d'apprentissage social par des simulations informatiques afin d'accompagner la gestion collective des espaces pastoraux au nord Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibra Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182690v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dukunú Molê&amp;quot; ou les possibilités d'une île</w:t>
               </w:r>
@@ -3888,489 +3888,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipity and role-playing game in the Bolivian Altiplano: the Sumak Kawsay game to support local development reflection</w:t>
+                <w:t xml:space="preserve">A game to understand changing commons in the Bolivian Altiplano: what future for communities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noémie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA, Simulation and Gaming for Social and Environmental Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.355-369</w:t>
+              <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Becu, Jul 2023, La Rochelle, France. pp.612-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011448v1</w:t>
+                <w:t xml:space="preserve">hal-05009298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game to understand changing commons in the Bolivian Altiplano: what future for communities ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Serendipity and role-playing game in the Bolivian Altiplano: the Sumak Kawsay game to support local development reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Becu, Jul 2023, La Rochelle, France. pp.612-614</w:t>
+              <w:t xml:space="preserve">ISAGA, Simulation and Gaming for Social and Environmental Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.355-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009298v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBB-ABM: a simulator to explore the management of the coffee berry borer multiple spatial scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença&amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquinha Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio José Vilchez-Mendoza</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Conceicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CATIE, Nov 2024, Turrialba, Costa Rica. pp.39</w:t>
+              <w:t xml:space="preserve">Conference of the International Simulation and Gaming Association (ISAGA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle, Jul 2023, La Rochelle, France. pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871671v1</w:t>
+                <w:t xml:space="preserve">hal-05181519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença&amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CBB-ABM: a simulator to explore the management of the coffee berry borer multiple spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Conceicao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio José Vilchez-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Simulation and Gaming Association (ISAGA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Rochelle, Jul 2023, La Rochelle, France. pp.638-640</w:t>
+              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CATIE, Nov 2024, Turrialba, Costa Rica. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181519v1</w:t>
+                <w:t xml:space="preserve">hal-04871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença &amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
               </w:r>
@@ -4727,77 +4727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer, jouer encore... malgré la pandémie, la pauvreté et la destruction du lac Poopó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,269 +4846,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simulation game to early warning system: An interactive agent-based model to fight coffee rust in Central America</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
+                <w:t xml:space="preserve">ExpeRoya, a comprehensive model to forecast the risk of coffee leaf rust on Coffea arabica in Central America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of Association for the Science and Information on Coffee (ASIC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASIC, Jun 2021, Montpellier, France. pp.133</w:t>
+              <w:t xml:space="preserve">28. Conference of Association for the Science and Information on Coffee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASIC, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177355v1</w:t>
+                <w:t xml:space="preserve">hal-04953067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExpeRoya, a comprehensive model to forecast the risk of coffee leaf rust on Coffea arabica in Central America</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Leclerc</w:t>
+                <w:t xml:space="preserve">From simulation game to early warning system: An interactive agent-based model to fight coffee rust in Central America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Merle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">Isabelle Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Conference of Association for the Science and Information on Coffee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASIC, Jun 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference of Association for the Science and Information on Coffee (ASIC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASIC, Jun 2021, Montpellier, France. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953067v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and counting of coffee berry borer (Hypothenemus hampei) using computer vision algorithm</w:t>
               </w:r>
@@ -5213,273 +5213,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronóstico del riesgo de crecimiento de la roya anaranjada del café Arabica a escala territorial: IPSIM Roya general</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MiRoya, un jeu de simulation pour lutter contre la rouille du café en Amérique Centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Motisi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV Simposio Latinoamericano de Caficultura - La investigación, un pilar por una caficultura rentable, innovadora, competitiva y socialmente sostenible en cada eslabón de la cadena del café</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PROMECAFE, Sep 2019, Guatemala City, Guatemala</w:t>
+              <w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l'apprentissage individuel, collectif et organisationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962650v1</w:t>
+                <w:t xml:space="preserve">hal-04962056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MiRoya, un jeu de simulation pour lutter contre la rouille du café en Amérique Centrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pronóstico del riesgo de crecimiento de la roya anaranjada del café Arabica a escala territorial: IPSIM Roya general</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Motisi</w:t>
+                <w:t xml:space="preserve">I. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l'apprentissage individuel, collectif et organisationnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXIV Simposio Latinoamericano de Caficultura - La investigación, un pilar por una caficultura rentable, innovadora, competitiva y socialmente sostenible en cada eslabón de la cadena del café</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PROMECAFE, Sep 2019, Guatemala City, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962056v1</w:t>
+                <w:t xml:space="preserve">hal-04962650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORMAS, a participatory and interdisciplinary Agent Based Simulation Platform</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5948,90 +5948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international comparison of changes in crop-livestock systems at the landscape level shows common global drivers but specific combinations of local impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tourrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6315,51 +6315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to link poultry industry and territory for a sustainable development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Mior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6811,341 +6811,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing in the Amazon: play first, negotiate later</w:t>
+                <w:t xml:space="preserve">La pêche en Amazonie : jouons pour négocier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neriane Nascimento Da Hora</w:t>
+                <w:t xml:space="preserve">N. N. da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Page</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dangles, Marie-Lise Sabrié, Claire Fréour. </w:t>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science: Understand, co-construct, transform</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, UNDERSTAND, CO-CONSTRUCT, TRANSFORM</w:t>
+              <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.80-83, 2024, 978-2-7099-3039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876868v1</w:t>
+                <w:t xml:space="preserve">hal-04715772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pêche en Amazonie : jouons pour négocier</w:t>
+                <w:t xml:space="preserve">Fishing in the Amazon: play first, negotiate later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. N. da Hora</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neriane Nascimento Da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Le Page</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
+              <w:t xml:space="preserve">Olivier Dangles, Marie-Lise Sabrié, Claire Fréour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.80-83, 2024, 978-2-7099-3039-0</w:t>
+              <w:t xml:space="preserve">Sustainability Science: Understand, co-construct, transform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRD Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, UNDERSTAND, CO-CONSTRUCT, TRANSFORM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715772v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing in the Amazon : play first, negotiate later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. N. da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8797,63 +8797,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles pour partager des représentations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Page</w:t>
+                <w:t xml:space="preserve">Des modèles pour partager des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8876,122 +8876,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-81, 2010, Update Sciences and Technologies</w:t>
+              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, p. 71 - p. 101, 2010, Update Sciences &amp; Technologies, 978-2-7592-0620-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525160v1</w:t>
+                <w:t xml:space="preserve">hal-00569251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles pour partager des représentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Le Page</w:t>
+                <w:t xml:space="preserve">Des modèles pour partager des représentations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9014,73 +9001,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, p. 71 - p. 101, 2010, Update Sciences &amp; Technologies, 978-2-7592-0620-9</w:t>
+              <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versailles : Quae Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-81, 2010, Update Sciences and Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569251v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des technologies mobilisées pour l'accompagnement.</w:t>
               </w:r>
@@ -9439,51 +9439,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coconstrução de um jogo sério por meio da modelagem de acompanhamento para fortalecer a governança da pesca artesanal na região do Baixo Amazonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane Nascimento Da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Almeida Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11261,51 +11261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F70543BF"/>
+    <w:nsid w:val="F73B6155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11492,51 +11492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bommel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7776-9075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13533389X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187600908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1450-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marich Nur Maqsalina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnama Hidayat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bagny Beilhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2026.2621404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric Nur Maqsalina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Beilhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Buchori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1494/1/012011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1356650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Zellner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jenni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Leong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Glynn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Voinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1928" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0225-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT2XMHSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0382" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0384" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pereira Filho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermmes M. Grosskopf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Coutinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Andrianjafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perinelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquinha Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conceicao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Neves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Motisi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez Mendoza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962650v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tulinayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Proper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24849-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mior" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lossouarn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Dourado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81465-5_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ducrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021339-16" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0575-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527923v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida Da Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/brua32art10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales Grosskopf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03794246v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02568654v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396803v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156888v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofstteter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04474862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bommel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7776-9075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13533389X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187600908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1450-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marich Nur Maqsalina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnama Hidayat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bagny Beilhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2026.2621404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric Nur Maqsalina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Beilhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Buchori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1494/1/012011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1356650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Zellner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jenni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Leong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Glynn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Voinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1928" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0225-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT2XMHSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pereira Filho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermmes M. Grosskopf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Coutinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Andrianjafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perinelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquinha Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conceicao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Neves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Motisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez Mendoza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tulinayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Proper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24849-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mior" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lossouarn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Dourado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81465-5_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ducrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021339-16" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0575-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527923v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida Da Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/brua32art10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales Grosskopf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03794246v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02568654v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396803v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156888v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofstteter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04474862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>