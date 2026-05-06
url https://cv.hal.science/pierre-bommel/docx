--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1584,295 +1584,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panarchy of an indigenous agroecosystem in the globalized market: The quinoa production in the Bolivian Altiplano</w:t>
+                <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Winkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Chevarría-Lazo</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Del Castillo</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39, pp.195-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 40, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02381086v1</w:t>
+                <w:t xml:space="preserve">hal-01367005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Panarchy of an indigenous agroecosystem in the globalized market: The quinoa production in the Bolivian Altiplano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+                <w:t xml:space="preserve">Marco Chevarría-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Gond</w:t>
+                <w:t xml:space="preserve">Carmen Del Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 40, pp.137-155. </w:t>
+              <w:t xml:space="preserve">, 2016, 39, pp.195-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367005v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02381086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Agent-Based Simulation for Renewable Resource Management: The Role of the Cormas Simulation Platform to Nurture a Community of Practice</w:t>
               </w:r>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sustainability of Quinoa Production in Southern Bolivia: from Misrepresentations to questionable solutions. Comments on S.Jacobsen (2011, J. Agron. Crop Sci.36197:390‐399)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Daniel Bertero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,295 +2452,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation complexe entre l’élevage et la forêt en Amazonie brésilienne : une approche par la modélisation multi-agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs de transformation des systèmes d’élevage extensifs des territoires : étude comparée des dynamiques locales sur trois continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Bastos da Veiga</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Vieira Pak</w:t>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (2), pp.104-111. </w:t>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198007v1</w:t>
+                <w:t xml:space="preserve">hal-01388001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de transformation des systèmes d’élevage extensifs des territoires : étude comparée des dynamiques locales sur trois continents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La relation complexe entre l’élevage et la forêt en Amazonie brésilienne : une approche par la modélisation multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Bah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
+                <w:t xml:space="preserve">Tienne Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Jonas Bastos da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+                <w:t xml:space="preserve">Manuela Vieira Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (2), pp.127-134. </w:t>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.104-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388001v1</w:t>
+                <w:t xml:space="preserve">hal-01198007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abordagem metodológica das diversas dimensões da sustentabilidade em projetos de uma rede interamericana</w:t>
               </w:r>
@@ -2864,64 +2864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un métamodèle pour analyser les systèmes d’élevage extensifs et leurs interactions avec les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.522-522. </w:t>
@@ -4117,260 +4117,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença&amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CBB-ABM: a simulator to explore the management of the coffee berry borer multiple spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Conceicao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio José Vilchez-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Simulation and Gaming Association (ISAGA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Rochelle, Jul 2023, La Rochelle, France. pp.638-640</w:t>
+              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CATIE, Nov 2024, Turrialba, Costa Rica. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181519v1</w:t>
+                <w:t xml:space="preserve">hal-04871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBB-ABM: a simulator to explore the management of the coffee berry borer multiple spatial scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença&amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquinha Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio José Vilchez-Mendoza</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Conceicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CATIE, Nov 2024, Turrialba, Costa Rica. pp.39</w:t>
+              <w:t xml:space="preserve">Conference of the International Simulation and Gaming Association (ISAGA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle, Jul 2023, La Rochelle, France. pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871671v1</w:t>
+                <w:t xml:space="preserve">hal-05181519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença &amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
               </w:r>
@@ -5823,90 +5823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el altiplano sud de Bolivia: reflexiones desde un modelo integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Allan Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5948,51 +5948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international comparison of changes in crop-livestock systems at the landscape level shows common global drivers but specific combinations of local impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6171,277 +6171,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre diálogo y fricción: enseñanza de un programa franco-boliviano de investigación y acción sobre sostenibilidad del cultivo de quinoa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to link poultry industry and territory for a sustainable development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Métais</w:t>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Allan M. A. Chevarria Lazo</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congreso mundial de la quinoa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t>
+              <w:t xml:space="preserve">9. European IFSA (International Farming System Association) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824445v1</w:t>
+                <w:t xml:space="preserve">hal-01198001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to link poultry industry and territory for a sustainable development?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Entre diálogo y fricción: enseñanza de un programa franco-boliviano de investigación y acción sobre sostenibilidad del cultivo de quinoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mior</w:t>
+                <w:t xml:space="preserve">Sarah Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lossouarn</w:t>
+                <w:t xml:space="preserve">Marco Allan M. A. Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA (International Farming System Association) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3. Congreso mundial de la quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198001v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation de l'espace par les activités agricoles et forestières : formes des objets et évaluation des dynamiques</w:t>
               </w:r>
@@ -8002,51 +8002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el Altiplano Sur de Bolivia: un enfoque desde la panarquía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,51 +8054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Cruz; Richard Joffre; Thierry Winkel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racionalidades campesinas en los Andes del Sur</w:t>
@@ -8131,51 +8131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southern Altiplano of Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrés Alvarez Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8256,51 +8256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altiplano Sur de Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrés Alvarez Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11261,51 +11261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F73B6155"/>
+    <w:nsid w:val="5100B389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11492,51 +11492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bommel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7776-9075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13533389X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187600908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1450-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marich Nur Maqsalina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnama Hidayat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bagny Beilhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2026.2621404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric Nur Maqsalina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Beilhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Buchori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1494/1/012011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1356650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Zellner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jenni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Leong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Glynn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Voinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1928" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0225-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT2XMHSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pereira Filho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermmes M. Grosskopf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Coutinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Andrianjafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perinelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquinha Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181519v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conceicao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871671v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Neves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Motisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez Mendoza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tulinayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Proper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24849-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mior" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lossouarn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Dourado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81465-5_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ducrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021339-16" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0575-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527923v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida Da Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/brua32art10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales Grosskopf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03794246v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02568654v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396803v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156888v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofstteter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04474862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bommel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7776-9075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13533389X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187600908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1450-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marich Nur Maqsalina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnama Hidayat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bagny Beilhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2026.2621404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric Nur Maqsalina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Beilhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Buchori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1494/1/012011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1356650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Zellner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jenni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Leong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Glynn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Voinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1928" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0225-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT2XMHSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0382" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0384" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pereira Filho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermmes M. Grosskopf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Coutinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Andrianjafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perinelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquinha Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conceicao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Neves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Motisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez Mendoza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tulinayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Proper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24849-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198001v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mior" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lossouarn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Dourado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81465-5_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ducrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021339-16" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0575-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527923v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida Da Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/brua32art10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales Grosskopf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03794246v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02568654v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396803v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156888v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofstteter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04474862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>