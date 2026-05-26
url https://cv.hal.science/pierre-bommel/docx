--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">187600908</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=6UeWwSoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/K-1450-2017</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -248,2408 +269,2408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From climate to crop management: unraveling coffee berry borer infestation in Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marich Nur Maqsalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purnama Hidayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bagny Beilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pest Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09670874.2026.2621404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace of change: How stigmergy maps social learning loops in Companion Modeling through participatory simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 383, pp.125292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of shade and full-sun coffee plantation on coffee berry borer, &amp;lt;i&amp;gt;Hyphothenemus hampei&amp;lt;/i&amp;gt; (Coleoptera: Curculionidae) population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maric Nur Maqsalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L B Beilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Buchori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1494, pp.012011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/1494/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling surprises when co-designing by playing role-playing games: Application of the Sumak Kawsay game for understanding socio-ecosystem transitions in the Bolivian Altiplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William'S Dare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (3), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-16132-300321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying movement of the coffee berry borer at the interface between coffee plantations and adjacent land uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio J. Vilchez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, pp.1356650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1356650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the joint effects of landscape, farm features and crop management practices on berry damage in coffee plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vilchez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Romero-Gurdián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 330, pp.107903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved forecasting of coffee leaf rust by qualitative modeling: Design and expert validation of the ExpeRoya model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee leaf rust (Hemeleia vastatrix) risk management in Central America: contribution of remote interactive simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Treminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54800/roc535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Try, try again: Lessons learned from success and failure in participatory modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Sterling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Zellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Jenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Leong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/elementa.347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Questions for the Participatory Modeling Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Zellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre D. Glynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Voinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018EF000841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.137-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panarchy of an indigenous agroecosystem in the globalized market: The quinoa production in the Bolivian Altiplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chevarría-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Del Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp.195-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02381086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory Agent-Based Simulation for Renewable Resource Management: The Role of the Cormas Simulation Platform to Nurture a Community of Practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markets as communication systems: simulating and assessing the performance of market networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Franck Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.1928⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.161-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00191-011-0225-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01453265v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sustainability of Quinoa Production in Southern Bolivia: from Misrepresentations to questionable solutions. Comments on S.Jacobsen (2011, J. Agron. Crop Sci.36197:390‐399)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Participatory Agent-Based Simulation for Renewable Resource Management: The Role of the Cormas Simulation Platform to Nurture a Community of Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-037X.2012.00506.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.1928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02381033v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01453265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markets as communication systems: simulating and assessing the performance of market networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bousquet</w:t>
+                <w:t xml:space="preserve">The Sustainability of Quinoa Production in Southern Bolivia: from Misrepresentations to questionable solutions. Comments on S.Jacobsen (2011, J. Agron. Crop Sci.36197:390‐399)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hector Daniel Bertero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chevarria Lazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00191-011-0225-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 198 (4), pp.314-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-037X.2012.00506.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645726v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02381033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation de systèmes d’élevage durables en régions chaudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duteurtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (1), pp.113-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to manage quality in a multiple reservoir system: Contribution of a companion modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaele Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water S.A.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (1), pp.81 - 91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de transformation des systèmes d’élevage extensifs des territoires : étude comparée des dynamiques locales sur trois continents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to analyze the contributions of tropical livestock production systems in territorial sustainable development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alassane Bah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cassia Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Etienne</w:t>
+                <w:t xml:space="preserve">Laura Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0382⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.522-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010001366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388001v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation complexe entre l’élevage et la forêt en Amazonie brésilienne : une approche par la modélisation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tienne Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2690,3972 +2711,3972 @@
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (2), pp.104-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2010.0384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abordagem metodológica das diversas dimensões da sustentabilidade em projetos de uma rede interamericana</w:t>
+                <w:t xml:space="preserve">Facteurs de transformation des systèmes d’élevage extensifs des territoires : étude comparée des dynamiques locales sur trois continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sabourin</w:t>
+                <w:t xml:space="preserve">Alassane Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saulo Pereira Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermmes M. Grosskopf</w:t>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raizes (UFPB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00671106v1</w:t>
+                <w:t xml:space="preserve">hal-01388001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un métamodèle pour analyser les systèmes d’élevage extensifs et leurs interactions avec les territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Abordagem metodológica das diversas dimensões da sustentabilidade em projetos de uma rede interamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Duarte Goulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Pereira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Monteil</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermmes M. Grosskopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Raizes (UFPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.75-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667458v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00671106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration participative de modèles et de scénarios : une entrée pour analyser la coévolution des systèmes d’élevage extensif et des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Vers un métamodèle pour analyser les systèmes d’élevage extensifs et leurs interactions avec les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (2), pp.152-159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0380⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667456v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to analyze the contributions of tropical livestock production systems in territorial sustainable development?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassia Coutinho</w:t>
+                <w:t xml:space="preserve">Élaboration participative de modèles et de scénarios : une entrée pour analyser la coévolution des systèmes d’élevage extensif et des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Duarte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques J. Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010001366⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198002v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the services of cattle farming in Madagascar central highlands through a serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Andrianjafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perinelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAAP Annual Meeting (EAPP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamifying agent-based models in Cormas: Towards the playable architecture for serious games in Pharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Kupusovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Rakić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies (IWST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gdansk, Poland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l'apprentissage social par la modélisation d'accompagnement en faveur d'une gestion durable et partagée des espaces agro-sylvo-pastoraux dans le Sahel sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Cesaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler des boucles d'apprentissage social par des simulations informatiques afin d'accompagner la gestion collective des espaces pastoraux au nord Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dukunú Molê&amp;quot; ou les possibilités d'une île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquinha Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; ETH; CIRAD, Jun 2024, Montpellier, France. pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game to understand changing commons in the Bolivian Altiplano: what future for communities ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing the complexity of socio-ecosystems to design games as &amp;quot;viable metaphors&amp;quot;: lessons from a case study in the lower Amazon floodplain fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Laborie</w:t>
+                <w:t xml:space="preserve">Neriane da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William’s Daré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Becu, Jul 2023, La Rochelle, France. pp.612-614</w:t>
+              <w:t xml:space="preserve">ISAGA 2023, Simulation and gaming for social and environmental transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.399-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009298v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipity and role-playing game in the Bolivian Altiplano: the Sumak Kawsay game to support local development reflection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">A game to understand changing commons in the Bolivian Altiplano: what future for communities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Gouic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA, Simulation and Gaming for Social and Environmental Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.355-369</w:t>
+              <w:t xml:space="preserve">ISAGA 2023 - 54th International Simulation And Gaming Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Becu, Jul 2023, La Rochelle, France. pp.612-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011448v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBB-ABM: a simulator to explore the management of the coffee berry borer multiple spatial scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Serendipity and role-playing game in the Bolivian Altiplano: the Sumak Kawsay game to support local development reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizol Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathéo Thorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CATIE, Nov 2024, Turrialba, Costa Rica. pp.39</w:t>
+              <w:t xml:space="preserve">ISAGA, Simulation and Gaming for Social and Environmental Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.355-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871671v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença&amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Page</w:t>
+                <w:t xml:space="preserve">CBB-ABM: a simulator to explore the management of the coffee berry borer multiple spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio José Vilchez-Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Simulation and Gaming Association (ISAGA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Rochelle, Jul 2023, La Rochelle, France. pp.638-640</w:t>
+              <w:t xml:space="preserve">8. Scientific Wallace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CATIE, Nov 2024, Turrialba, Costa Rica. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181519v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença &amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença&amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquinha Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria da Conceição Neves</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Conceicao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAGA 2023, Simulation and gaming for social and environmental transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NICOLAS BECU, Jul 2023, La Rochelle, France. pp.638-640</w:t>
+              <w:t xml:space="preserve">Conference of the International Simulation and Gaming Association (ISAGA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle, Jul 2023, La Rochelle, France. pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871934v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the complexity of socio-ecosystems to design games as &amp;quot;viable metaphors&amp;quot;: lessons from a case study in the lower Amazon floodplain fisheries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Melo</w:t>
+                <w:t xml:space="preserve">Dukunú Môlé, zogô cúnxença &amp;quot;: a serious game to reconcile biodiversity conservation and economic development in isolated tropical islands. The case of São Tomé and Principe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marquinha Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+                <w:t xml:space="preserve">C. Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAGA 2023, Simulation and gaming for social and environmental transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nicolas Bécu, Jul 2023, La Rochelle, France. pp.399-410</w:t>
+              <w:t xml:space="preserve">, NICOLAS BECU, Jul 2023, La Rochelle, France. pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871971v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumak Kawsay : arriverez-vous à survivre sur l'altiplano ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William's Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marizol Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polytech Lille, Jun 2022, Lille, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer, jouer encore... malgré la pandémie, la pauvreté et la destruction du lac Poopó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathéo Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Satgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux et Enjeux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maryvonne Prevot, Jun 2022, Lille, France. pp.52-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpeRoya, a comprehensive model to forecast the risk of coffee leaf rust on Coffea arabica in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Conference of Association for the Science and Information on Coffee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASIC, Jun 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simulation game to early warning system: An interactive agent-based model to fight coffee rust in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Association for the Science and Information on Coffee (ASIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASIC, Jun 2021, Montpellier, France. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and counting of coffee berry borer (Hypothenemus hampei) using computer vision algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio José Vilchez Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bagny-Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Association for the Science and Information on Coffee (ASIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASIC, Jun 2021, Montpellier, France. pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MiRoya, un jeu de simulation pour lutter contre la rouille du café en Amérique Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Leclerc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux et enjeux. Jeux et simulations pour l'apprentissage individuel, collectif et organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pronóstico del riesgo de crecimiento de la roya anaranjada del café Arabica a escala territorial: IPSIM Roya general</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Simposio Latinoamericano de Caficultura - La investigación, un pilar por una caficultura rentable, innovadora, competitiva y socialmente sostenible en cada eslabón de la cadena del café</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PROMECAFE, Sep 2019, Guatemala City, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORMAS, a participatory and interdisciplinary Agent Based Simulation Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Smalltalk User Group Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from implementing in parallel with 3 platforms the same didactic agent-based model (CoMSES Net virtual conference 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network for Computational Modeling in the Social and Ecological Sciences - CoMSES Net virtual conference (CoMSES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormas, une plate-forme multi-agent pour concevoir collectivement des modèles et interagir avec les simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien MICHEL, Julien SAUNIER, Oct 2016, Saint-Martin du Vivier (Rouen), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el altiplano sud de Bolivia: reflexiones desde un modelo integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Allan Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congreso mundial de la quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An international comparison of changes in crop-livestock systems at the landscape level shows common global drivers but specific combinations of local impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tourrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibra Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems (ICLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grounded System Dynamics: A Procedure for Underpinning System Dynamics with a Domain Modeling Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tulinayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Proper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Practice of Enterprise Modeling (PoEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Oslo, Norway. pp.112-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24849-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to link poultry industry and territory for a sustainable development?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Entre diálogo y fricción: enseñanza de un programa franco-boliviano de investigación y acción sobre sostenibilidad del cultivo de quinoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mior</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sarah Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lossouarn</w:t>
+                <w:t xml:space="preserve">Marco Allan M. A. Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA (International Farming System Association) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">3. Congreso mundial de la quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198001v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre diálogo y fricción: enseñanza de un programa franco-boliviano de investigación y acción sobre sostenibilidad del cultivo de quinoa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to link poultry industry and territory for a sustainable development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Métais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Allan M. A. Chevarria Lazo</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congreso mundial de la quinoa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Técnica de Oruro (UTO). Oruro, BOL., Mar 2010, Oruro, Bolivia</w:t>
+              <w:t xml:space="preserve">9. European IFSA (International Farming System Association) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824445v1</w:t>
+                <w:t xml:space="preserve">hal-01198001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation de l'espace par les activités agricoles et forestières : formes des objets et évaluation des dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Le Croisic, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les configurations et les stratégies spatiales dans un système multi-agents pour la maîtrise d'embroussaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Modèles et systèmes multi-agents pour la gestion de l'environnement et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France. Non paginé / 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6665,2757 +6686,2757 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Companion modeling for bringing closer fishers and policymakers for sustainable fisheries management on the lower Amazon floodplain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane Nascimento da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Almeida da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabíola Dourado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leal Filho Walter (ed.); Trevisan Laís Viera (ed.); Brito Costa Gabriel (ed.); Borges de Lima Ismar (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazon 2030 - Sustainability Issues in the World's Largest Rainforest Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.93-110, 2025, World Sustainability Series, 978-3-031-81465-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-81465-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pêche en Amazonie : jouons pour négocier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. da Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la durabilité : comprendre, co-construire, transformer (volume 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.80-83, 2024, 978-2-7099-3039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing in the Amazon: play first, negotiate later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane Nascimento Da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dangles, Marie-Lise Sabrié, Claire Fréour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Science: Understand, co-construct, transform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, UNDERSTAND, CO-CONSTRUCT, TRANSFORM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing in the Amazon : play first, negotiate later</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. da Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.); Fréour, Claire (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.80-83, 2024, 978-2-7099-3041-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepções, estratégias e sustentabilidade antes as alterações climáticas e ambientais nas várzeas amazônicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Mendes de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.), Bursztyn Marcel (ed.), Saito Carlos (ed.), Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no brasil: Atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora IABS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 467-489, 2023, 978-65-87999-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelagem de acompanhamento: perspectivas metodológicas para integrar conhecimentos científicos e saberes locais na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane Nascimento da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jôine Cariele Evangelista Do Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.), Bursztyn Marcel (ed.), Saito Carlos (ed.), Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no brasil: Atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora IABS, pp. 203-223, 2022, 978-65-87999-33-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18472/9786587999333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percepções, estratégias e sustentabilidade antes as alterações climáticas e ambientais nas várzeas Amazônicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Nasuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Coudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nasuti Stéphanie (ed.); Bursztyn Marcel (ed.); Saito Carlos (ed.); Bonnet Marie-Paule (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dinâmicas socioambientais no Brasil: atores, processos e políticas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora IABS, pp.467-489, 2022, 978-65-87999-33-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William's Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge handbook of research methods for social-ecological systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2021, ISBN: 978-1-003-02133-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003021339-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormas: An Agent-Based Simulation Platform for Coupling Human Decisions with Computerized Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Gaming in the Network Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-981-10-0574-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-0575-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01453248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et développer un modèle informatique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Southern Altiplano of Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrés Alvarez Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chevarria Lazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4, INRA, pp.95-112, 2015, Formasciences, 978-273-801-3828</w:t>
+              <w:t xml:space="preserve">State of the art report on quinoa around the world in 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement; Food and Agriculture Organization of the United Nations, 589 p., 2015, 978-92-5-108558-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527923v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el Altiplano Sur de Bolivia: un enfoque desde la panarquía</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Concevoir et développer un modèle informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pablo Cruz; Richard Joffre; Thierry Winkel. </w:t>
+              <w:t xml:space="preserve">Etienne Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Racionalidades campesinas en los Andes del Sur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EdiUNJU; Universidad Nacional de Jujuy, pp.355-398, 2015, 978-950-721-499-8</w:t>
+              <w:t xml:space="preserve">La modélisation d'accompagnement : partager des représentations, simuler des dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, INRA, pp.95-112, 2015, Formasciences, 978-273-801-3828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03376440v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southern Altiplano of Bolivia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Sostenibilidad de la producción de quinua en el Altiplano Sur de Bolivia: un enfoque desde la panarquía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pablo Cruz; Richard Joffre; Thierry Winkel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the art report on quinoa around the world in 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement; Food and Agriculture Organization of the United Nations, 589 p., 2015, 978-92-5-108558-5</w:t>
+              <w:t xml:space="preserve">Racionalidades campesinas en los Andes del Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EdiUNJU; Universidad Nacional de Jujuy, pp.355-398, 2015, 978-950-721-499-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198255v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03376440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altiplano Sur de Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrés Alvarez Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bourliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estado del arte de la quinua en el mundo en 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement; Food and Agriculture Organization of the United Nations, XIII-712 p., 2014, 978-92-5-308558-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling and simulation Applied to environmental management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruce Edmonds; Ruth Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulating social complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.499-540, 2013, Understanding Complex Systems, 978-3-540-93812-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-93813-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for sharing representations .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">How do participants view the technologies used in companion modelling .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion Modelling: A Participatory Approach Supporting Sustainable Development .</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Companion Modelling : A Participatory Approach Supporting Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Versailles, Quae Edition, p. 169-186., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versailles, Quae Edition</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00829330v1</w:t>
+                <w:t xml:space="preserve">hal-00831242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do participants view the technologies used in companion modelling .</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Models for sharing representations .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Companion Modelling : A Participatory Approach Supporting Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Versailles, Quae Edition, p. 169-186., 2011</w:t>
+              <w:t xml:space="preserve">Companion Modelling: A Participatory Approach Supporting Sustainable Development .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versailles, Quae Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 69-96., 2011, Collection Update sciences &amp; technologies, 978-2-7592-0922-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831242v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles pour partager des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, p. 71 - p. 101, 2010, Update Sciences &amp; Technologies, 978-2-7592-0620-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles pour partager des représentations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versailles : Quae Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-81, 2010, Update Sciences and Technologies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des technologies mobilisées pour l'accompagnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Botta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modélisation d'accompagnement : une démarche participative en appui au développement durable.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Versailles : Quae Edition, pp.144-162, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l'Homme et de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier Editions ; Hermes Science Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Collection Science Informatique et SHS, 2-7462-1310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur pour explorer les interactions entre les dynamiques de végétation et de pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG et simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, 2000, Revue Internationale de Géomatique, 2-7462-0178-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9425,375 +9446,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coconstrução de um jogo sério por meio da modelagem de acompanhamento para fortalecer a governança da pesca artesanal na região do Baixo Amazonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neriane Nascimento Da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Almeida Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joine Cariele Evangelista Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.109 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38116/brua32art10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a Cormas model from scratch step by step: the ECEC model. CORMAS (2012 release) Common-pool Resources and Multi-Agents System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abordagem metodológica das diversas dimensões da sustentabilidade em projetos de uma rede inter-americana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maria Goulart Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Morales Grosskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.75-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9803,153 +9824,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation participative et simulation interactive pour accompagner la gestion des communs (Version Française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique. Université de Montpellier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03794246v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling and interactive simulation to support the management of the commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computational Complexity [cs.CC]. Université Montpellier II, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02568654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9959,171 +9980,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'un cadre méthodologique pour la conception de modèles multi-agents adaptée à la gestion des ressources renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05507740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'un cadre méthodologique pour la conception de modèles multi-agents adaptée à la gestion des ressources renouvelables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Montpellier II - Sciences et Techniques du Languedoc, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00396803v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10133,576 +10154,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormas, una plataforma multiagente para la modelización interactiva Ideas principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormas, una plataforma multiagente para la modelización interactiva Ideas principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from implementing in parallel with 3 platforms the same didactic agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markets as communication systems: simulating and assessing the performance of market networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Antona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique publiques et dynamiques des paysages : analyses de leur rapports par un modèle multi-agents spatialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lifran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hofstteter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10712,245 +10733,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal of Coffee Berry Borer (Hypothenemus hampei) between coffee plantations and adjacent land uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio José Vilchez Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom. British Ecological Society, 1 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative participatory methodologies for protected areas management: Innovative approaches and challenges View E-poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta de Azevedo Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUCN World Conservation Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hawaii, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10960,240 +10981,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de mission à Parakou, Bénin, du 2 au 12 janvier 2024. Formation à la modélisation multi-agent pour des applications à la gestion intégrée des ressources naturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAD (Montpellier ; France). 2024, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TRANS. Rapport scientifique final du projet &amp;quot;Transformations de l'élevage et dynamiques des espaces&amp;quot; (Projet ANR-05-PADD-03)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11261,51 +11282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5100B389"/>
+    <w:nsid w:val="582601E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11492,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bommel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7776-9075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13533389X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187600908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1450-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marich Nur Maqsalina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnama Hidayat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bagny Beilhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2026.2621404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric Nur Maqsalina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Beilhe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Buchori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1494/1/012011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1356650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Zellner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jenni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Leong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glynn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Glynn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Voinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1928" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645726v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0225-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT2XMHSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0382" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0384" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pereira Filho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermmes M. Grosskopf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0373" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0380" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Coutinho" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001366" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Andrianjafy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perinelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquinha Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871671v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conceicao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Neves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Motisi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177355v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178916v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez Mendoza" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962650v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385722v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572392v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tulinayo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Proper" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24849-8_9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198001v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mior" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lossouarn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836365v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839669v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Dourado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81465-5_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716409v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179616v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ducrot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021339-16" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0575-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527923v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525203v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida Da Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/brua32art10" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494310v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales Grosskopf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03794246v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02568654v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396803v3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526204v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156888v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808834v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828113v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofstteter" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04474862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bommel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7776-9075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13533389X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/187600908" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6UeWwSoAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1450-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marich Nur Maqsalina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purnama Hidayat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bagny Beilhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2026.2621404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vendel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Tour&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Cesaro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125292" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maric Nur Maqsalina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Beilhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cilas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Buchori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1494/1/012011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Laborie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizol Flores" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Thorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William'S Dare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16132-300321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio J. Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny-Beilhe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1356650" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Sterling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Zellner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Leong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glynn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.347" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D. Glynn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Voinov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF000841" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarr&#237;a-Lazo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Del Castillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.05.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Galtier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-011-0225-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GT2XMHSM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1928" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Daniel Bertero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourliaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-037X.2012.00506.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Ducrot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clavel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Coutinho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duarte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001366" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bastos da Veiga" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Vieira Pak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0384" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Bah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0382" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Duarte Goulart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pereira Filho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermmes M. Grosskopf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0373" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lasseur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0380" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Andrianjafy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perinelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Kupusovic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Raki&#263;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Toure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquinha Martins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871971v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane da Hora" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;ine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Melo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009298v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Gouic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Laborie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Conceicao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871934v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Page" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Neves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William's Dar&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gouill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009323v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Satg&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953067v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Motisi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leclerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177355v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178916v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jos&#233; Vilchez Mendoza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962650v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131875v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385722v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508874v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tulinayo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Proper" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24849-8_9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;tais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan M. A. Chevarria Lazo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198001v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mior" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lossouarn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lifran" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento da Hora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Dourado" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81465-5_7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715772v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. da Hora" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriane Nascimento Da Hora" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/726/9782709930413/sustainability-science" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886526v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Mendes de Melo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.iabs.org.br/site/index.php/portfolio-items/dinamicas-socioambientais-no-brasil-atores-processos-e-politicas/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18472/9786587999333" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nasuti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507339v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Ducrot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003021339-16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-0575-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198255v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andr&#233;s Alvarez Flores" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03376440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Botta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r292-companion-modelling.html" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525160v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r205-la-modelisation-d-accompagnement.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/fr/editions/index.asp?texte=2-7462-1310-9&amp;amp;select=isbn&amp;amp;exact=on" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836882v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873452v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Almeida Da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joine Cariele Evangelista Do Vale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38116/brua32art10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494310v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077019v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maria Goulart Duarte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rodriguez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Morales Grosskopf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03794246v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02568654v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507740v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00396803v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526204v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156888v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097646v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808834v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofstteter" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178917v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359647v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Bommel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Azevedo Irving" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04474862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592013v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ancey" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>