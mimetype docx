--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bouchat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6639-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bouchat est maître de conférences à l’Université de Lorraine et enseigne la psychologie sociale à l’IUT de Metz. Il a réalisé un doctorat en psychologie à l’Université libre de Bruxelles, un post-doctorat à l’Université catholique de Louvain et a obtenu son HDR à l’Université de Lorraine. Ses recherches portent principalement sur les représentations du passé et du futur collectifs. Il s’intéresse également aux mécanismes à l’œuvre lors des rassemblements collectifs et aux effets de ces derniers sur les individus et les groupes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Anticipation at the Prospect of Finding a Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings: A meta-analysis of 13 studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13684302231223897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of European history by the European youth: A cross-country comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Chryssochoou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.606-622. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.9805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a memory studies program: Lessons and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipe Odak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rios Oyola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1685-1692. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506980231207609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Sports under Extreme Conditions: Data Transmission, Remote Medical Consultations, and Diagnostic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchiore Giganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.6371. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20146371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social movements and collective behavior: an integration of meta-analysis and systematic review of social psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Martí-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1096877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of the school‐to‐work transition: A multigroup latent profile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.284-299. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is So Special about Wingsuit BASE Jumpers? A Comparative Study of Their Psychological Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Feletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3061. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional processes, collective behavior, and social movements: A meta-analytic review of collective effervescence outcomes during collective gatherings and demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Włodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.974683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of high school graduation: Similarity of profiles across gender, educational track, and grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10775-022-09528-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des adolescents qui consomment des substances psychoactives pensent influencer leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogma Hatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodegaèna Bassantéa Kpassagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Mol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational transmission of World War II family historical memories of the resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajsp.12436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Identity, Perceived Emotional Synchrony, Creativity, Social Representations, and Participation in Social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.764434. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.764434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Organizational Support and Psychological Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Stinglhamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jom.0000000000001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony in Collective Gatherings: Validation of a Short Scale and Proposition of an Integrative Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wlodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hatibovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et pandémie. Impact émotionnel et psychosocial du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380 (8), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.380.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of collective gatherings: A study on the positive effects of a major scouting event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne van Eycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jasp.12649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapersonal, interpersonal, and social outcomes of the social sharing of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Psychological Interventions Improve Intergroup Attitudes Post Terror Attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619896139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosexual University Students’ Attitudes Toward Same-Sex Couples and Parents Across Seven European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore D’amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Jay Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.791-804. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-020-00511-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social psychological perspective on World War II collaboration in the 21st century: A Belgian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASE Jumping Fatalities Between 2007 and 2017: Main Causes of Fatal Events and Recommendations for Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir ensemble : la mémoire collective à travers le prisme de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°53 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.053.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are attitudes toward peace and war the two sides of the same coin? Evidence to the contrary from a French validation of the Attitudes Toward Peace and War Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184001. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gekruiste blikken op een honderdste verjaardag. Een eerste balans van de herdenkingen van de Eerste Wereldoorlog in Brussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Vaesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchat P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosoux V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allesch C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled Disagreements: Adhesion to Intergroup Justice Standards in the Context of the Belgian Linguistic Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In de sporen van de Eerste Wereldoorlog in Brussel. BSI synthesenota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact paradoxal des commémorations de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.121.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When collective memories of victimhood fade: Generational evolution of intergroup attitudes and political aspirations in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony. A Social Psychological Perspective on Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Effervescence in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations: 120 notions clés-3e éd.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychology of Extreme Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kruglanski, Arie W; Kopetz, Catalina E.; Szumowska, Ewa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The psychology of extremism : a motivational perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.183-202, 2022, 978-0-367-46762-3. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003030898-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active en grands auditoires : quatre pratiques pédagogiques pour la formation d’adultes en reprise d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Clerq, Mikaël; Frenay, Mariane; Wouters, Pascale; Raucent, Benoït. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie active dans l’enseignement supérieur : description de pratiques et repères théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-87574-646-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Impacts of the Commemorations of the Great War in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retelling the War to Give a Chance to Peace. A Comparative Analysis of Great War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium: Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Decorum Est: Reading First World War Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Meylaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Identity and Collective Memory: A Social Psychological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimé Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Disciplinary Perspectives of Country Image Reputation, Brand, and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781138281356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt – enquête quantitative sur les forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt en Région wallonne, en Région bruxelloise et au Grand-Duché de Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'attrait pour les études et les métiers scientifiques et techniques chez les 12-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherche à destination du Forem. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périmètre RH et rôle(s) des line managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences: Rapport théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2(3), Rapport de recherche Chaire laboRH. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du passé et rassemblements collectifs : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From representations of history to representations of the future: a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience of Memory: The Recollection, Familiarity, and Novelty Detection conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Synchronization Following Covid 19 Threat Predicts Solidarity and Restrictions on Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings. A meta-analysis of thirteen studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Transmission Over Multiple Generations: Perspectives of Social Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intergenerational Memories of Mass Violence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Correlates of Perceived Collective Decline: A Multisample Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encuentros, efervescencia colectiva y bienestar: un meta análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso 2022 Sociedad Española de Psicologia Positiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Memory? A Study on 11 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psychosociales de la participación en manifestaciones y representaciones sociales de los movimientos de masas: El caso de las manifestaciones chilenas de 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Nacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Meeting, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Emotions and Durkheim’s Collective Effervescenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Meeting, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward same-sex couples and parents across seven European countries: An intercultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychological Association Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la souffrance infligée et attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconnaissance. Usages et sens des usages en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Intergenerational Transmission of Family War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcending individual memory: Family stories of Belgian resistors and collaborators of World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TRANSMEMO Project: At the Crossroad of Family Memory and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des facteurs historiques et des dynamiques mémorielles dans l’étude des attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of WWI: A comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great War and Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the Great War in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Social Representations "Epistemologies of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Staging the Past Influences the Present: WWI Commemorations & Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Revisiting Commemoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scar that remembers wounds: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous test of several interventions to reduce intergroup competitive victimhood following the recent ISIS attacks: Evidence from multinational samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years after: A study on the social representations of WWI in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Survey: Representations of WWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Representation of History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World War What? Toward a Homogenization of WWI-related Memories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Fatherland Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which conception of the human being for performance appraisal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des valeurs sous-jacentes aux pratiques RH : Quelles valeurs pour quelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve anthropologies and Evaluation: An analysis of the diversity of human conceptions in the HRM reference handbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch HRM Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bouchat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6639-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bouchat est maître de conférences à l’Université de Lorraine et enseigne la psychologie sociale à l’IUT de Metz. Il a réalisé un doctorat en psychologie à l’Université libre de Bruxelles, un post-doctorat à l’Université catholique de Louvain et a obtenu son HDR à l’Université de Lorraine. Ses recherches portent principalement sur les représentations du passé et du futur collectifs. Il s’intéresse également aux mécanismes à l’œuvre lors des rassemblements collectifs et aux effets de ces derniers sur les individus et les groupes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional synchrony predicts social cohesion effects following costly rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.70064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Anticipation at the Prospect of Finding a Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings: A meta-analysis of 13 studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13684302231223897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of European history by the European youth: A cross-country comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Chryssochoou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.606-622. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.9805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a memory studies program: Lessons and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipe Odak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rios Oyola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1685-1692. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506980231207609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Sports under Extreme Conditions: Data Transmission, Remote Medical Consultations, and Diagnostic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchiore Giganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.6371. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20146371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social movements and collective behavior: an integration of meta-analysis and systematic review of social psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Martí-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1096877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of the school‐to‐work transition: A multigroup latent profile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.284-299. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is So Special about Wingsuit BASE Jumpers? A Comparative Study of Their Psychological Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Feletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3061. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional processes, collective behavior, and social movements: A meta-analytic review of collective effervescence outcomes during collective gatherings and demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Włodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.974683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of high school graduation: Similarity of profiles across gender, educational track, and grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10775-022-09528-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des adolescents qui consomment des substances psychoactives pensent influencer leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogma Hatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodegaèna Bassantéa Kpassagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Mol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational transmission of World War II family historical memories of the resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajsp.12436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Identity, Perceived Emotional Synchrony, Creativity, Social Representations, and Participation in Social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.764434. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.764434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Psychological Interventions Improve Intergroup Attitudes Post Terror Attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619896139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Organizational Support and Psychological Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Stinglhamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jom.0000000000001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony in Collective Gatherings: Validation of a Short Scale and Proposition of an Integrative Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wlodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hatibovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et pandémie. Impact émotionnel et psychosocial du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380 (8), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.380.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapersonal, interpersonal, and social outcomes of the social sharing of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of collective gatherings: A study on the positive effects of a major scouting event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne van Eycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jasp.12649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosexual University Students’ Attitudes Toward Same-Sex Couples and Parents Across Seven European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore D’amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Jay Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.791-804. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-020-00511-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social psychological perspective on World War II collaboration in the 21st century: A Belgian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASE Jumping Fatalities Between 2007 and 2017: Main Causes of Fatal Events and Recommendations for Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir ensemble : la mémoire collective à travers le prisme de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°53 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.053.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gekruiste blikken op een honderdste verjaardag. Een eerste balans van de herdenkingen van de Eerste Wereldoorlog in Brussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Vaesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are attitudes toward peace and war the two sides of the same coin? Evidence to the contrary from a French validation of the Attitudes Toward Peace and War Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184001. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchat P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosoux V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allesch C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled Disagreements: Adhesion to Intergroup Justice Standards in the Context of the Belgian Linguistic Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In de sporen van de Eerste Wereldoorlog in Brussel. BSI synthesenota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact paradoxal des commémorations de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.121.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When collective memories of victimhood fade: Generational evolution of intergroup attitudes and political aspirations in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony. A Social Psychological Perspective on Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Effervescence in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valléry, Gérard; Bobillier-Chaumon, Marc-Éric; Brangier, Eric; Dubois, Michel; Clot, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086955-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active en grands auditoires : quatre pratiques pédagogiques pour la formation d’adultes en reprise d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Clerq, Mikaël; Frenay, Mariane; Wouters, Pascale; Raucent, Benoït. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie active dans l’enseignement supérieur : description de pratiques et repères théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-87574-646-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychology of Extreme Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kruglanski, Arie W; Kopetz, Catalina E.; Szumowska, Ewa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The psychology of extremism : a motivational perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.183-202, 2022, 978-0-367-46762-3. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003030898-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Impacts of the Commemorations of the Great War in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retelling the War to Give a Chance to Peace. A Comparative Analysis of Great War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium: Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Decorum Est: Reading First World War Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Meylaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Identity and Collective Memory: A Social Psychological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimé Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Disciplinary Perspectives of Country Image Reputation, Brand, and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781138281356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt – enquête quantitative sur les forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt en Région wallonne, en Région bruxelloise et au Grand-Duché de Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'attrait pour les études et les métiers scientifiques et techniques chez les 12-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherche à destination du Forem. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périmètre RH et rôle(s) des line managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences: Rapport théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2(3), Rapport de recherche Chaire laboRH. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du passé et rassemblements collectifs : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From representations of history to representations of the future: a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience of Memory: The Recollection, Familiarity, and Novelty Detection conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Synchronization Following Covid 19 Threat Predicts Solidarity and Restrictions on Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings. A meta-analysis of thirteen studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Transmission Over Multiple Generations: Perspectives of Social Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intergenerational Memories of Mass Violence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Correlates of Perceived Collective Decline: A Multisample Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encuentros, efervescencia colectiva y bienestar: un meta análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso 2022 Sociedad Española de Psicologia Positiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Memory? A Study on 11 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psychosociales de la participación en manifestaciones y representaciones sociales de los movimientos de masas: El caso de las manifestaciones chilenas de 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Nacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Meeting, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Emotions and Durkheim’s Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward same-sex couples and parents across seven European countries: An intercultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychological Association Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la souffrance infligée et attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconnaissance. Usages et sens des usages en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Intergenerational Transmission of Family War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcending individual memory: Family stories of Belgian resistors and collaborators of World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des facteurs historiques et des dynamiques mémorielles dans l’étude des attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TRANSMEMO Project: At the Crossroad of Family Memory and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of WWI: A comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great War and Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Staging the Past Influences the Present: WWI Commemorations & Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Revisiting Commemoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous test of several interventions to reduce intergroup competitive victimhood following the recent ISIS attacks: Evidence from multinational samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scar that remembers wounds: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the Great War in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Social Representations "Epistemologies of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years after: A study on the social representations of WWI in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Survey: Representations of WWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Representation of History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World War What? Toward a Homogenization of WWI-related Memories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Fatherland Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which conception of the human being for performance appraisal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des valeurs sous-jacentes aux pratiques RH : Quelles valeurs pour quelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve anthropologies and Evaluation: An analysis of the diversity of human conceptions in the HRM reference handbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch HRM Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48B20C20"/>
+    <w:nsid w:val="603F7D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bouchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Parmentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pirsoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pizarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario P&#225;ez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larraitz Zumeta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Basabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231223897" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9805" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stipe Odak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cordonnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rios Oyola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rosoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506980231207609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168994v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pegoraro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rossini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchiore Giganti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brymer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Monasterio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20146371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Mart&#237;-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#237;az" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1096877" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12309" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Feletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.974683" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09528-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogma Hatta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodega&#232;na Bassant&#233;a Kpassagou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088845ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947878v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12436" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474016v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro-Abril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Navarro-Carrillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Caicedo-Moreno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gracia-Leiva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.764434" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000001889" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaquin Pizarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hatibovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Metzler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.380.0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne van Eycken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12649" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.08.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Assche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masi Noor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dierckx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniba Saleem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619896139" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;amore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jay Green" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-020-00511-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Aerts" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2664" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2019.07.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.053.0183" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Der Linden" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930994v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Vaesen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benvindo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousmar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1576" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Azzi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.345" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1403" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930981v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2104" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEC170BFE44D13DE361D90B54AA409E82078AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Paez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452634v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03329384v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003030898-10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931028v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931014v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matagne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830539v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Sacco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830530v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488437v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488434v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488477v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488498v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Amore" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baiocco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488519v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932881v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932884v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488536v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bouchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pizarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Zabala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#225;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.70064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pirsoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario P&#225;ez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larraitz Zumeta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Basabe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231223897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9805" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stipe Odak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cordonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rios Oyola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rosoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506980231207609" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pegoraro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rossini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchiore Giganti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brymer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Monasterio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20146371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Mart&#237;-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1096877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Feletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.974683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09528-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogma Hatta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodega&#232;na Bassant&#233;a Kpassagou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088845ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12436" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro-Abril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Navarro-Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Caicedo-Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gracia-Leiva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.764434" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Assche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masi Noor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dierckx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniba Saleem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619896139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000001889" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaquin Pizarro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hatibovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Metzler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.380.0014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giglio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.08.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne van Eycken" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12649" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;amore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jay Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-020-00511-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2019.07.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.053.0183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930994v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Vaesen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benvindo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousmar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1576" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Der Linden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Azzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEC170BFE44D13DE361D90B54AA409E82078AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Paez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03329384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003030898-10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Sacco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baiocco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932880v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488519v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>