--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bouchat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6639-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bouchat est maître de conférences à l’Université de Lorraine et enseigne la psychologie sociale à l’IUT de Metz. Il a réalisé un doctorat en psychologie à l’Université libre de Bruxelles, un post-doctorat à l’Université catholique de Louvain et a obtenu son HDR à l’Université de Lorraine. Ses recherches portent principalement sur les représentations du passé et du futur collectifs. Il s’intéresse également aux mécanismes à l’œuvre lors des rassemblements collectifs et aux effets de ces derniers sur les individus et les groupes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional synchrony predicts social cohesion effects following costly rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.70064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Anticipation at the Prospect of Finding a Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings: A meta-analysis of 13 studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13684302231223897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of European history by the European youth: A cross-country comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Chryssochoou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.606-622. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.9805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a memory studies program: Lessons and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipe Odak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rios Oyola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1685-1692. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506980231207609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Sports under Extreme Conditions: Data Transmission, Remote Medical Consultations, and Diagnostic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchiore Giganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.6371. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20146371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social movements and collective behavior: an integration of meta-analysis and systematic review of social psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Martí-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1096877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of the school‐to‐work transition: A multigroup latent profile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.284-299. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is So Special about Wingsuit BASE Jumpers? A Comparative Study of Their Psychological Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Feletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3061. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional processes, collective behavior, and social movements: A meta-analytic review of collective effervescence outcomes during collective gatherings and demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Włodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.974683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of high school graduation: Similarity of profiles across gender, educational track, and grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10775-022-09528-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des adolescents qui consomment des substances psychoactives pensent influencer leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogma Hatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodegaèna Bassantéa Kpassagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Mol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational transmission of World War II family historical memories of the resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajsp.12436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Identity, Perceived Emotional Synchrony, Creativity, Social Representations, and Participation in Social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.764434. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.764434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Psychological Interventions Improve Intergroup Attitudes Post Terror Attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619896139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Organizational Support and Psychological Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Stinglhamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jom.0000000000001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony in Collective Gatherings: Validation of a Short Scale and Proposition of an Integrative Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wlodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hatibovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et pandémie. Impact émotionnel et psychosocial du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380 (8), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.380.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapersonal, interpersonal, and social outcomes of the social sharing of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of collective gatherings: A study on the positive effects of a major scouting event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne van Eycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jasp.12649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosexual University Students’ Attitudes Toward Same-Sex Couples and Parents Across Seven European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore D’amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Jay Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.791-804. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-020-00511-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social psychological perspective on World War II collaboration in the 21st century: A Belgian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASE Jumping Fatalities Between 2007 and 2017: Main Causes of Fatal Events and Recommendations for Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir ensemble : la mémoire collective à travers le prisme de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°53 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.053.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gekruiste blikken op een honderdste verjaardag. Een eerste balans van de herdenkingen van de Eerste Wereldoorlog in Brussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Vaesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are attitudes toward peace and war the two sides of the same coin? Evidence to the contrary from a French validation of the Attitudes Toward Peace and War Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184001. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchat P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosoux V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allesch C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled Disagreements: Adhesion to Intergroup Justice Standards in the Context of the Belgian Linguistic Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In de sporen van de Eerste Wereldoorlog in Brussel. BSI synthesenota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact paradoxal des commémorations de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.121.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When collective memories of victimhood fade: Generational evolution of intergroup attitudes and political aspirations in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony. A Social Psychological Perspective on Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Effervescence in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valléry, Gérard; Bobillier-Chaumon, Marc-Éric; Brangier, Eric; Dubois, Michel; Clot, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086955-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active en grands auditoires : quatre pratiques pédagogiques pour la formation d’adultes en reprise d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Clerq, Mikaël; Frenay, Mariane; Wouters, Pascale; Raucent, Benoït. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie active dans l’enseignement supérieur : description de pratiques et repères théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-87574-646-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychology of Extreme Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kruglanski, Arie W; Kopetz, Catalina E.; Szumowska, Ewa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The psychology of extremism : a motivational perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.183-202, 2022, 978-0-367-46762-3. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003030898-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Impacts of the Commemorations of the Great War in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retelling the War to Give a Chance to Peace. A Comparative Analysis of Great War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium: Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Decorum Est: Reading First World War Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Meylaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Identity and Collective Memory: A Social Psychological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimé Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Disciplinary Perspectives of Country Image Reputation, Brand, and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781138281356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt – enquête quantitative sur les forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt en Région wallonne, en Région bruxelloise et au Grand-Duché de Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'attrait pour les études et les métiers scientifiques et techniques chez les 12-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherche à destination du Forem. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périmètre RH et rôle(s) des line managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences: Rapport théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2(3), Rapport de recherche Chaire laboRH. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du passé et rassemblements collectifs : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From representations of history to representations of the future: a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience of Memory: The Recollection, Familiarity, and Novelty Detection conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Synchronization Following Covid 19 Threat Predicts Solidarity and Restrictions on Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings. A meta-analysis of thirteen studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Transmission Over Multiple Generations: Perspectives of Social Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intergenerational Memories of Mass Violence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Correlates of Perceived Collective Decline: A Multisample Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encuentros, efervescencia colectiva y bienestar: un meta análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso 2022 Sociedad Española de Psicologia Positiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Memory? A Study on 11 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psychosociales de la participación en manifestaciones y representaciones sociales de los movimientos de masas: El caso de las manifestaciones chilenas de 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Nacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Meeting, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Emotions and Durkheim’s Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward same-sex couples and parents across seven European countries: An intercultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychological Association Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la souffrance infligée et attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconnaissance. Usages et sens des usages en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Intergenerational Transmission of Family War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcending individual memory: Family stories of Belgian resistors and collaborators of World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des facteurs historiques et des dynamiques mémorielles dans l’étude des attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TRANSMEMO Project: At the Crossroad of Family Memory and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of WWI: A comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great War and Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Staging the Past Influences the Present: WWI Commemorations & Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Revisiting Commemoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous test of several interventions to reduce intergroup competitive victimhood following the recent ISIS attacks: Evidence from multinational samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scar that remembers wounds: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the Great War in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Social Representations "Epistemologies of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years after: A study on the social representations of WWI in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Survey: Representations of WWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Representation of History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World War What? Toward a Homogenization of WWI-related Memories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Fatherland Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which conception of the human being for performance appraisal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des valeurs sous-jacentes aux pratiques RH : Quelles valeurs pour quelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve anthropologies and Evaluation: An analysis of the diversity of human conceptions in the HRM reference handbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch HRM Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bouchat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6639-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bouchat est maître de conférences à l’Université de Lorraine et enseigne la psychologie sociale à l’IUT de Metz. Il a réalisé un doctorat en psychologie à l’Université libre de Bruxelles, un post-doctorat à l’Université catholique de Louvain et a obtenu son HDR à l’Université de Lorraine. Ses recherches portent principalement sur les représentations du passé et du futur collectifs. Il s’intéresse également aux mécanismes à l’œuvre lors des rassemblements collectifs et aux effets de ces derniers sur les individus et les groupes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional synchrony predicts social cohesion effects following costly rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.70064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Anticipation at the Prospect of Finding a Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings: A meta-analysis of 13 studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13684302231223897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a memory studies program: Lessons and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipe Odak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rios Oyola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1685-1692. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506980231207609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of European history by the European youth: A cross-country comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Chryssochoou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.606-622. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.9805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Sports under Extreme Conditions: Data Transmission, Remote Medical Consultations, and Diagnostic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchiore Giganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.6371. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20146371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social movements and collective behavior: an integration of meta-analysis and systematic review of social psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Martí-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1096877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des adolescents qui consomment des substances psychoactives pensent influencer leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogma Hatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodegaèna Bassantéa Kpassagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Mol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of the school‐to‐work transition: A multigroup latent profile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.284-299. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional processes, collective behavior, and social movements: A meta-analytic review of collective effervescence outcomes during collective gatherings and demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Włodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.974683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is So Special about Wingsuit BASE Jumpers? A Comparative Study of Their Psychological Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Feletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3061. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of high school graduation: Similarity of profiles across gender, educational track, and grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10775-022-09528-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational transmission of World War II family historical memories of the resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajsp.12436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Identity, Perceived Emotional Synchrony, Creativity, Social Representations, and Participation in Social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.764434. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.764434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony in Collective Gatherings: Validation of a Short Scale and Proposition of an Integrative Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wlodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hatibovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et pandémie. Impact émotionnel et psychosocial du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380 (8), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.380.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Organizational Support and Psychological Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Stinglhamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jom.0000000000001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Psychological Interventions Improve Intergroup Attitudes Post Terror Attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619896139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of collective gatherings: A study on the positive effects of a major scouting event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne van Eycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jasp.12649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapersonal, interpersonal, and social outcomes of the social sharing of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosexual University Students’ Attitudes Toward Same-Sex Couples and Parents Across Seven European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore D’amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Jay Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.791-804. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-020-00511-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social psychological perspective on World War II collaboration in the 21st century: A Belgian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASE Jumping Fatalities Between 2007 and 2017: Main Causes of Fatal Events and Recommendations for Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir ensemble : la mémoire collective à travers le prisme de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°53 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.053.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled Disagreements: Adhesion to Intergroup Justice Standards in the Context of the Belgian Linguistic Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gekruiste blikken op een honderdste verjaardag. Een eerste balans van de herdenkingen van de Eerste Wereldoorlog in Brussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Vaesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are attitudes toward peace and war the two sides of the same coin? Evidence to the contrary from a French validation of the Attitudes Toward Peace and War Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184001. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchat P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosoux V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allesch C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In de sporen van de Eerste Wereldoorlog in Brussel. BSI synthesenota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact paradoxal des commémorations de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.121.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When collective memories of victimhood fade: Generational evolution of intergroup attitudes and political aspirations in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony. A Social Psychological Perspective on Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Effervescence in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valléry, Gérard; Bobillier-Chaumon, Marc-Éric; Brangier, Eric; Dubois, Michel; Clot, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086955-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active en grands auditoires : quatre pratiques pédagogiques pour la formation d’adultes en reprise d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Clerq, Mikaël; Frenay, Mariane; Wouters, Pascale; Raucent, Benoït. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie active dans l’enseignement supérieur : description de pratiques et repères théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-87574-646-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychology of Extreme Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kruglanski, Arie W; Kopetz, Catalina E.; Szumowska, Ewa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The psychology of extremism : a motivational perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.183-202, 2022, 978-0-367-46762-3. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003030898-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Decorum Est: Reading First World War Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Meylaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Impacts of the Commemorations of the Great War in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retelling the War to Give a Chance to Peace. A Comparative Analysis of Great War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium: Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Identity and Collective Memory: A Social Psychological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimé Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Disciplinary Perspectives of Country Image Reputation, Brand, and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781138281356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt – enquête quantitative sur les forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt en Région wallonne, en Région bruxelloise et au Grand-Duché de Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'attrait pour les études et les métiers scientifiques et techniques chez les 12-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherche à destination du Forem. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périmètre RH et rôle(s) des line managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences: Rapport théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2(3), Rapport de recherche Chaire laboRH. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du passé et rassemblements collectifs : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From representations of history to representations of the future: a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience of Memory: The Recollection, Familiarity, and Novelty Detection conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Transmission Over Multiple Generations: Perspectives of Social Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intergenerational Memories of Mass Violence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Synchronization Following Covid 19 Threat Predicts Solidarity and Restrictions on Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings. A meta-analysis of thirteen studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Correlates of Perceived Collective Decline: A Multisample Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encuentros, efervescencia colectiva y bienestar: un meta análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso 2022 Sociedad Española de Psicologia Positiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Memory? A Study on 11 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psychosociales de la participación en manifestaciones y representaciones sociales de los movimientos de masas: El caso de las manifestaciones chilenas de 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Nacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Meeting, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Emotions and Durkheim’s Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward same-sex couples and parents across seven European countries: An intercultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychological Association Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcending individual memory: Family stories of Belgian resistors and collaborators of World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la souffrance infligée et attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconnaissance. Usages et sens des usages en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Intergenerational Transmission of Family War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TRANSMEMO Project: At the Crossroad of Family Memory and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des facteurs historiques et des dynamiques mémorielles dans l’étude des attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of WWI: A comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great War and Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Staging the Past Influences the Present: WWI Commemorations & Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Revisiting Commemoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scar that remembers wounds: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous test of several interventions to reduce intergroup competitive victimhood following the recent ISIS attacks: Evidence from multinational samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the Great War in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Social Representations "Epistemologies of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years after: A study on the social representations of WWI in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Survey: Representations of WWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Representation of History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World War What? Toward a Homogenization of WWI-related Memories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Fatherland Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which conception of the human being for performance appraisal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des valeurs sous-jacentes aux pratiques RH : Quelles valeurs pour quelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve anthropologies and Evaluation: An analysis of the diversity of human conceptions in the HRM reference handbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch HRM Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="603F7D4E"/>
+    <w:nsid w:val="5890855F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bouchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pizarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Zabala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#225;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.70064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pirsoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario P&#225;ez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larraitz Zumeta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Basabe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231223897" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9805" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stipe Odak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cordonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rios Oyola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rosoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506980231207609" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pegoraro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rossini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchiore Giganti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brymer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Monasterio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20146371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Mart&#237;-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1096877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Feletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769950v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.974683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09528-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712150v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogma Hatta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodega&#232;na Bassant&#233;a Kpassagou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088845ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12436" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro-Abril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Navarro-Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Caicedo-Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gracia-Leiva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.764434" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Assche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masi Noor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dierckx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniba Saleem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619896139" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000001889" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaquin Pizarro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hatibovic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01721" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Metzler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.380.0014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giglio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.08.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne van Eycken" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12649" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;amore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jay Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-020-00511-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2019.07.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.053.0183" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930994v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Vaesen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benvindo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousmar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1576" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Der Linden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930989v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Azzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEC170BFE44D13DE361D90B54AA409E82078AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Paez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03329384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003030898-10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931018v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Sacco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488437v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488528v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baiocco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932880v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488519v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932888v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bouchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pizarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Zabala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#225;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.70064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pirsoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario P&#225;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larraitz Zumeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Basabe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231223897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stipe Odak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rios Oyola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rosoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506980231207609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9805" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pegoraro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rossini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchiore Giganti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brymer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Monasterio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20146371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Mart&#237;-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1096877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogma Hatta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodega&#232;na Bassant&#233;a Kpassagou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088845ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.974683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Feletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09528-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12436" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro-Abril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Navarro-Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Caicedo-Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gracia-Leiva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.764434" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaquin Pizarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hatibovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Metzler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.380.0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000001889" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Assche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masi Noor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dierckx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniba Saleem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619896139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne van Eycken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paquot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;amore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jay Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-020-00511-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2019.07.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.053.0183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Azzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.345" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Vaesen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benvindo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1576" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Der Linden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEC170BFE44D13DE361D90B54AA409E82078AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Paez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03329384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003030898-10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Sacco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488528v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baiocco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932910v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>