--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bouchat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6639-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bouchat est maître de conférences à l’Université de Lorraine et enseigne la psychologie sociale à l’IUT de Metz. Il a réalisé un doctorat en psychologie à l’Université libre de Bruxelles, un post-doctorat à l’Université catholique de Louvain et a obtenu son HDR à l’Université de Lorraine. Ses recherches portent principalement sur les représentations du passé et du futur collectifs. Il s’intéresse également aux mécanismes à l’œuvre lors des rassemblements collectifs et aux effets de ces derniers sur les individus et les groupes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional synchrony predicts social cohesion effects following costly rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (2), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.70064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Anticipation at the Prospect of Finding a Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings: A meta-analysis of 13 studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13684302231223897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a memory studies program: Lessons and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipe Odak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rios Oyola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1685-1692. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506980231207609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of European history by the European youth: A cross-country comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Chryssochoou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.606-622. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.9805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Sports under Extreme Conditions: Data Transmission, Remote Medical Consultations, and Diagnostic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchiore Giganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.6371. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20146371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social movements and collective behavior: an integration of meta-analysis and systematic review of social psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Martí-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1096877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des adolescents qui consomment des substances psychoactives pensent influencer leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogma Hatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodegaèna Bassantéa Kpassagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Mol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of the school‐to‐work transition: A multigroup latent profile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.284-299. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional processes, collective behavior, and social movements: A meta-analytic review of collective effervescence outcomes during collective gatherings and demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Włodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.974683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is So Special about Wingsuit BASE Jumpers? A Comparative Study of Their Psychological Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Feletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3061. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of high school graduation: Similarity of profiles across gender, educational track, and grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10775-022-09528-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational transmission of World War II family historical memories of the resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajsp.12436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Identity, Perceived Emotional Synchrony, Creativity, Social Representations, and Participation in Social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.764434. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.764434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony in Collective Gatherings: Validation of a Short Scale and Proposition of an Integrative Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wlodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hatibovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et pandémie. Impact émotionnel et psychosocial du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380 (8), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.380.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Organizational Support and Psychological Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Stinglhamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jom.0000000000001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Psychological Interventions Improve Intergroup Attitudes Post Terror Attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619896139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of collective gatherings: A study on the positive effects of a major scouting event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne van Eycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jasp.12649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapersonal, interpersonal, and social outcomes of the social sharing of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosexual University Students’ Attitudes Toward Same-Sex Couples and Parents Across Seven European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore D’amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Jay Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.791-804. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-020-00511-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social psychological perspective on World War II collaboration in the 21st century: A Belgian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASE Jumping Fatalities Between 2007 and 2017: Main Causes of Fatal Events and Recommendations for Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir ensemble : la mémoire collective à travers le prisme de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°53 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.053.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled Disagreements: Adhesion to Intergroup Justice Standards in the Context of the Belgian Linguistic Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gekruiste blikken op een honderdste verjaardag. Een eerste balans van de herdenkingen van de Eerste Wereldoorlog in Brussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Vaesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are attitudes toward peace and war the two sides of the same coin? Evidence to the contrary from a French validation of the Attitudes Toward Peace and War Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184001. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchat P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosoux V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allesch C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In de sporen van de Eerste Wereldoorlog in Brussel. BSI synthesenota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact paradoxal des commémorations de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.121.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When collective memories of victimhood fade: Generational evolution of intergroup attitudes and political aspirations in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony. A Social Psychological Perspective on Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Effervescence in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valléry, Gérard; Bobillier-Chaumon, Marc-Éric; Brangier, Eric; Dubois, Michel; Clot, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086955-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active en grands auditoires : quatre pratiques pédagogiques pour la formation d’adultes en reprise d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Clerq, Mikaël; Frenay, Mariane; Wouters, Pascale; Raucent, Benoït. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie active dans l’enseignement supérieur : description de pratiques et repères théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-87574-646-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychology of Extreme Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kruglanski, Arie W; Kopetz, Catalina E.; Szumowska, Ewa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The psychology of extremism : a motivational perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.183-202, 2022, 978-0-367-46762-3. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003030898-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Decorum Est: Reading First World War Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Meylaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Impacts of the Commemorations of the Great War in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retelling the War to Give a Chance to Peace. A Comparative Analysis of Great War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium: Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Identity and Collective Memory: A Social Psychological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimé Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Disciplinary Perspectives of Country Image Reputation, Brand, and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781138281356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt – enquête quantitative sur les forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt en Région wallonne, en Région bruxelloise et au Grand-Duché de Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'attrait pour les études et les métiers scientifiques et techniques chez les 12-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherche à destination du Forem. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périmètre RH et rôle(s) des line managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences: Rapport théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2(3), Rapport de recherche Chaire laboRH. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du passé et rassemblements collectifs : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From representations of history to representations of the future: a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience of Memory: The Recollection, Familiarity, and Novelty Detection conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Transmission Over Multiple Generations: Perspectives of Social Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intergenerational Memories of Mass Violence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Synchronization Following Covid 19 Threat Predicts Solidarity and Restrictions on Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings. A meta-analysis of thirteen studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Correlates of Perceived Collective Decline: A Multisample Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encuentros, efervescencia colectiva y bienestar: un meta análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso 2022 Sociedad Española de Psicologia Positiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Memory? A Study on 11 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psychosociales de la participación en manifestaciones y representaciones sociales de los movimientos de masas: El caso de las manifestaciones chilenas de 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Nacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Meeting, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Emotions and Durkheim’s Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward same-sex couples and parents across seven European countries: An intercultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychological Association Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcending individual memory: Family stories of Belgian resistors and collaborators of World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la souffrance infligée et attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconnaissance. Usages et sens des usages en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Intergenerational Transmission of Family War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TRANSMEMO Project: At the Crossroad of Family Memory and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des facteurs historiques et des dynamiques mémorielles dans l’étude des attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of WWI: A comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great War and Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Staging the Past Influences the Present: WWI Commemorations & Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Revisiting Commemoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scar that remembers wounds: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous test of several interventions to reduce intergroup competitive victimhood following the recent ISIS attacks: Evidence from multinational samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the Great War in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Social Representations "Epistemologies of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years after: A study on the social representations of WWI in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Survey: Representations of WWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Representation of History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World War What? Toward a Homogenization of WWI-related Memories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Fatherland Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which conception of the human being for performance appraisal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des valeurs sous-jacentes aux pratiques RH : Quelles valeurs pour quelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve anthropologies and Evaluation: An analysis of the diversity of human conceptions in the HRM reference handbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch HRM Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bouchat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6639-6453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.be/citations?user=hiExBIwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bouchat est maître de conférences à l’Université de Lorraine et enseigne la psychologie sociale à l’IUT de Metz. Il a réalisé un doctorat en psychologie à l’Université libre de Bruxelles, un post-doctorat à l’Université catholique de Louvain et a obtenu son HDR à l’Université de Lorraine. Ses recherches portent principalement sur les représentations du passé et du futur collectifs. Il s’intéresse également aux mécanismes à l’œuvre lors des rassemblements collectifs et aux effets de ces derniers sur les individus et les groupes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional synchrony predicts social cohesion effects following costly rituals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Zabala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 65 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.70064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You're a Nobody When You're Unemployed”: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (3), pp.e70085. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/casp.70085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Anticipation at the Prospect of Finding a Job</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personnel Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1866-5888/a000355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a Nobody When you're Unemployed&amp;quot;: Exploring the Content of Unemployed People's Stereotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community and Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/3a2mw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings: A meta-analysis of 13 studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13684302231223897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of European history by the European youth: A cross-country comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Chryssochoou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.606-622. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.9805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a memory studies program: Lessons and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stipe Odak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Rios Oyola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1685-1692. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17506980231207609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Network Sites and Well-Being: Is it Only a Matter of Content?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine in Sports under Extreme Conditions: Data Transmission, Remote Medical Consultations, and Diagnostic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melchiore Giganti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (14), pp.6371. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20146371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social movements and collective behavior: an integration of meta-analysis and systematic review of social psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Páez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacarla Martí-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1096877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment des adolescents qui consomment des substances psychoactives pensent influencer leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ogma Hatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lodegaèna Bassantéa Kpassagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Mol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (1), pp.149-172. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088845ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is So Special about Wingsuit BASE Jumpers? A Comparative Study of Their Psychological Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Feletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Monasterio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (5), pp.3061. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19053061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional processes, collective behavior, and social movements: A meta-analytic review of collective effervescence outcomes during collective gatherings and demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Włodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.974683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of the school‐to‐work transition: A multigroup latent profile analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Career Development Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (4), pp.284-299. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cdq.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional anticipation of high school graduation: Similarity of profiles across gender, educational track, and grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pirsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10775-022-09528-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergenerational transmission of World War II family historical memories of the resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajsp.12436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Identity, Perceived Emotional Synchrony, Creativity, Social Representations, and Participation in Social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.764434. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.764434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t put all social network sites in one basket: Facebook, Instagram, Twitter, TikTok, and their relations with well-being during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0248384. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0248384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Psychological Interventions Improve Intergroup Attitudes Post Terror Attacks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper van Assche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Dierckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychological and Personality Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (8), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1948550619896139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtues of collective gatherings: A study on the positive effects of a major scouting event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne van Eycken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jasp.12649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrapersonal, interpersonal, and social outcomes of the social sharing of emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Paquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.127-134. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copsyc.2019.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Organizational Support and Psychological Empowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Caesens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Stinglhamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (7), pp.526-531. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/jom.0000000000001889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise et pandémie. Impact émotionnel et psychosocial du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 380 (8), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.380.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony in Collective Gatherings: Validation of a Short Scale and Proposition of an Integrative Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wlodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuad Hatibovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosexual University Students’ Attitudes Toward Same-Sex Couples and Parents Across Seven European Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore D’amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Jay Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexuality Research and Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.791-804. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13178-020-00511-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social psychological perspective on World War II collaboration in the 21st century: A Belgian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02012276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se souvenir ensemble : la mémoire collective à travers le prisme de la psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de psychologie clinique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°53 (2), pp.183. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cpc.053.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BASE Jumping Fatalities Between 2007 and 2017: Main Causes of Fatal Events and Recommendations for Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness &amp; Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (4), pp.407-411. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Allesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Ammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Bovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principled Disagreements: Adhesion to Intergroup Justice Standards in the Context of the Belgian Linguistic Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (3), pp.13. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/pb.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gekruiste blikken op een honderdste verjaardag. Een eerste balans van de herdenkingen van de Eerste Wereldoorlog in Brussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Vaesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bousmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are attitudes toward peace and war the two sides of the same coin? Evidence to the contrary from a French validation of the Attitudes Toward Peace and War Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184001. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0184001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Ernst-Vintila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchat P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licata L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosoux V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allesch C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (2), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact paradoxal des commémorations de la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.121.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In de sporen van de Eerste Wereldoorlog in Brussel. BSI synthesenota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Jaumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Benvindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brussels Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/brussels.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When collective memories of victimhood fade: Generational evolution of intergroup attitudes and political aspirations in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Emotional Synchrony. A Social Psychological Perspective on Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Temple University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Effervescence in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité de l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valléry, Gérard; Bobillier-Chaumon, Marc-Éric; Brangier, Eric; Dubois, Michel; Clot, Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 120 notions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024, 978-2-10-086955-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie active en grands auditoires : quatre pratiques pédagogiques pour la formation d’adultes en reprise d’études</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Clerq, Mikaël; Frenay, Mariane; Wouters, Pascale; Raucent, Benoït. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie active dans l’enseignement supérieur : description de pratiques et repères théoriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2022, 978-2-87574-646-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychology of Extreme Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brymer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kruglanski, Arie W; Kopetz, Catalina E.; Szumowska, Ewa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The psychology of extremism : a motivational perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.183-202, 2022, 978-0-367-46762-3. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003030898-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dulce Decorum Est: Reading First World War Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Brems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Meylaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retelling the War to Give a Chance to Peace. A Comparative Analysis of Great War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium: Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paradoxical Impacts of the Commemorations of the Great War in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience and Memory of the First World War in Belgium. Comparative and Interdisciplinary Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Identity and Collective Memory: A Social Psychological Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimé Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Disciplinary Perspectives of Country Image Reputation, Brand, and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 9781138281356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt – enquête quantitative sur les forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appel de la forêt. Étude des représentations sociales de la forêt en Région wallonne, en Région bruxelloise et au Grand-Duché de Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Matagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fastrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Département de la Nature et des Forêts, Service Public de Wallonie; Bruxelles Environnement; Administration de la Nature et des Forêts, Gouvernement du Grand-Duché de Luxembourg. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'attrait pour les études et les métiers scientifiques et techniques chez les 12-25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Sacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de recherche à destination du Forem. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périmètre RH et rôle(s) des line managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Constantinidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2014, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences: Rapport théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2(3), Rapport de recherche Chaire laboRH. 2013, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation de la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3(2), Rapport de recherche Chaire LaboRH. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du passé et rassemblements collectifs : une approche psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From representations of history to representations of the future: a psychosocial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuroscience of Memory: The Recollection, Familiarity, and Novelty Detection conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory Transmission Over Multiple Generations: Perspectives of Social Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intergenerational Memories of Mass Violence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Synchronization Following Covid 19 Threat Predicts Solidarity and Restrictions on Democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of group identification and emotional synchrony in understanding collective gatherings. A meta-analysis of thirteen studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Santiago (Chile), Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress (EAWOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quels fainéants ! » : Jugement social des chômeurs et conséquences. Quels leviers d’inclusion des travailleurs sans emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème congrès AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You're a nobody when you're unemployed&amp;quot;: Unemployed's labeling, through a social cognition perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial Correlates of Perceived Collective Decline: A Multisample Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« T'es un moins que rien quand t'es chômeur » : Comparaison du contenu du stéréotype des chômeurs, cheminots et pompiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Instagram, Twitter : les réseaux sociaux sont-ils réellement néfastes pour notre bien-être subjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Résibois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation en langue française de l’échelle d’identification de Leach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschenbrenner-Seel Fiona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des principaux groupes religieux de France : la place des individus de confession musulmane à travers le Modèle du Contenu des Stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphéline Ginguené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème édition du Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encuentros, efervescencia colectiva y bienestar: un meta análisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso 2022 Sociedad Española de Psicologia Positiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bilbao, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Memory? A Study on 11 Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Taranczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léane Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cabecinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPSLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factores psychosociales de la participación en manifestaciones y representaciones sociales de los movimientos de masas: El caso de las manifestaciones chilenas de 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Castro-Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Caicedo-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginés Navarro-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Gracia-Leiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Nacional de Psicología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Meeting, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective Emotions and Durkheim’s Collective Effervescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Joaquin Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Basabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larraitz Zumeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, En ligne, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward same-sex couples and parents across seven European countries: An intercultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore d'Amore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Wollast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Alexandre Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baiocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Psychological Association Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcending individual memory: Family stories of Belgian resistors and collaborators of World War II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance de la souffrance infligée et attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Reconnaissance. Usages et sens des usages en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Intergenerational Transmission of Family War Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une prise en compte des facteurs historiques et des dynamiques mémorielles dans l’étude des attitudes intergroupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de psychologie sociale en langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TRANSMEMO Project: At the Crossroad of Family Memory and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Luminet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgian Association for Psychological Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Representations of WWI: A comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Memory Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great War and Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scar that remembers wounds: Antecedents and current impacts of victimization associated to World War I across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Political Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simultaneous test of several interventions to reduce intergroup competitive victimhood following the recent ISIS attacks: Evidence from multinational samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masi Noor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muniba Saleem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Staging the Past Influences the Present: WWI Commemorations & Pacifist Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Rosoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Revisiting Commemoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of the Great War in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Social Representations "Epistemologies of everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 years after: A study on the social representations of WWI in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Licata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents through Time: How Do People “Make History”? Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Survey: Representations of WWI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Representation of History Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Pécs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World War What? Toward a Homogenization of WWI-related Memories in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and Fatherland Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which conception of the human being for performance appraisal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïve anthropologies and Evaluation: An analysis of the diversity of human conceptions in the HRM reference handbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch HRM Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des valeurs sous-jacentes aux pratiques RH : Quelles valeurs pour quelles pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives in Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5890855F"/>
+    <w:nsid w:val="422718BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bouchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553594v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pizarro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Zabala" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#225;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.70064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Parmentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pirsoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario P&#225;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larraitz Zumeta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Basabe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231223897" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stipe Odak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cordonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rios Oyola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rosoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506980231207609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9805" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pegoraro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rossini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchiore Giganti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brymer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Monasterio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20146371" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Mart&#237;-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#237;az" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1096877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogma Hatta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodega&#232;na Bassant&#233;a Kpassagou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088845ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12309" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.974683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Feletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09528-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12436" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro-Abril" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Navarro-Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Caicedo-Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gracia-Leiva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.764434" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaquin Pizarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hatibovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Metzler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.380.0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000001889" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Assche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masi Noor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dierckx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniba Saleem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619896139" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne van Eycken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12649" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paquot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;amore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jay Green" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-020-00511-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Aerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2664" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2019.07.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930995v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.053.0183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353288v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930989v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Azzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.345" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Vaesen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benvindo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousmar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1576" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Der Linden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amara" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEC170BFE44D13DE361D90B54AA409E82078AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Paez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03329384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003030898-10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931014v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matagne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Sacco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830536v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830530v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488528v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488437v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488434v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baiocco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932880v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932910v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932879v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932882v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932884v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488538v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bouchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6639-6453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.be/citations?user=hiExBIwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pizarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Zabala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o P&#225;ez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rim&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.70064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourguignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/casp.70085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Parmentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pirsoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1866-5888/a000355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05119540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/3a2mw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461072v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario P&#225;ez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larraitz Zumeta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Basabe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13684302231223897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cabecinhas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Charton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Chryssochoou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.9805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stipe Odak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cordonnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rios Oyola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rosoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17506980231207609" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;sibois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.736" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pegoraro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rossini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchiore Giganti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brymer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Monasterio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20146371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia da Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarla Mart&#237;-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia D&#237;az" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1096877" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogma Hatta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodega&#232;na Bassant&#233;a Kpassagou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gabriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Mol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088845ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Feletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19053061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna W&#322;odarczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.974683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12309" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09528-0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Luminet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12436" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03474016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro-Abril" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Navarro-Carrillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Caicedo-Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gracia-Leiva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.764434" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Balty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Assche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masi Noor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dierckx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muniba Saleem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1948550619896139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne van Eycken" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12649" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paquot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2019.08.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Caesens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000001889" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Metzler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.380.0014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Joaquin Pizarro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuad Hatibovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01721" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03012731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore D&#8217;amore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jay Green" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Costa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13178-020-00511-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Aerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2664" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.053.0183" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2019.07.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Azzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.345" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930994v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Vaesen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Benvindo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousmar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1576" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Der Linden" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02884540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchat P." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licata L." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosoux V." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allesch C." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930979v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jourdain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Amara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/brussels.1403" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2104" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEC170BFE44D13DE361D90B54AA409E82078AF9A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452637v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Paez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452634v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03329384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003030898-10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Brems" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Meylaerts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matagne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452641v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Sacco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Constantinidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Taskin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne L&#233;onard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04274345v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488526v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488437v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Herman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488446v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Taranczewski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Muller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eschenbrenner-Seel Fiona" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850874v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488514v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore d'Amore" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baiocco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932880v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932881v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932882v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932886v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932888v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932890v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02932891v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488536v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488538v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488544v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>